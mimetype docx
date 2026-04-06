--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -147,5036 +147,5036 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of PHF-1 hyperphosphorylation on the seeding activity of C-terminal Tau fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa El Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bridot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9975), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-91867-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of Glycogen Synthase Kinase-3β by Phosphorylation and O-β-Linked N-Acetylglucosaminylation: Implications on Tau Protein Phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa El Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bridot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (12), pp.1513-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.4c00095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic resonance investigation of conformational responses of tau protein to specific phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Lasorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Merzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Part of special issue Biophysical, Biochemical, and Cellular Events Underlying Proteinopathies Edited by Carmelo La Rosa, Danilo Milardi, Magdalena Ivanova, Andisheh Abedini, Lucie Khemtemourian, Ayyalusamy Ramamoorthy, 305 (107155), pp.107155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2023.107155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the Structure and Formation of Amyloids in Neurodegenerative Diseases With Chemical Biology Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa El Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.886382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2022.886382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphorylation and O-GlcNAcylation of the PHF-1 Epitope of Tau Protein Induce Local Conformational Changes of the C-Terminus and Modulate Tau Self-Assembly Into Fibrillar Aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.661368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2021.661368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Tau as a Microtubule-Associated Protein: Structural and Functional Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orgeta Zejneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Martinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Lasorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Major Differences between the Self-Assembly and Seeding Behavior of Heparin-Induced and in Vitro Phosphorylated Tau and Their Modulation by Potential Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zizheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.1363-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.9b00325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The elusive tau molecular structures: can we translate the recent breakthroughs into new targets for intervention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssra K Al-Hilaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp O Tsvetkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-019-0682-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Native Top-Down Mass Spectrometry and Ion Mobility Spectrometry of the Interaction of Tau Protein with a Molecular Tweezer Assembly Modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nshanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carter Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piriya Wongkongkathep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank-Gerrit Klärner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-018-2027-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The O-β-linked N-acetylglucosaminylation of the Lamin B receptor and its impact on DNA binding and phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Nikolakaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1862 (4), pp.825-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct Crosstalk Between O-GlcNAcylation and Phosphorylation of Tau Protein Investigated by NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Bourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chambraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2018.00595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of the Tau phosphorylation pattern that drives its aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cillian Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoling Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (34), pp.9080 - 9085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1708448114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-synthesis of a tag-free O -GlcNAcylated tau protein by sequential chemoselective ligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergej Schwagerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. R. Hackenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (5), pp.327 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.2870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NMR Meets Tau: Insights into Its Function and Pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Gandhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom6020028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proline Conformation in a Functional Tau Fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puneet Ahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 428 (1), pp.79 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isomerisation and oligomerization of truncated and mutated tau forms by FKBP52 are independent processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F X Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Guillemeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 428 (6), pp.1080-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear Magnetic Resonance Spectroscopy for the Identification of Multiple Phosphorylations of Intrinsically Disordered Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza M. Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Merzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/55001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traceless Purification and Desulfurization of Tau Protein Ligation Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian P. R. Hackenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (1), pp.306 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201408674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interplay between troponin T phosphorylation and O-N-acetylglucosaminylation in ischaemic heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubois-Deruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (1), pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvv136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03833102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear magnetic resonance spectroscopy characterization of interaction of Tau with DNA and its regulation by phosphorylation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoling Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Benhelli-Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (7), pp.1525-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A functional fragment of Tau forms fibers without the need for an intermolecular cysteine bridge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Slomianny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445 (2), pp.299-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuclear magnetic resonance analysis of the acetylation pattern of the neuronal Tau protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoling Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (18), pp.3020-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi500006v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A TDG/CBP/RARα Ternary Complex Mediates the Retinoic Acid-dependent Expression of DNA Methylation-sensitive Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt G. Benecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Eilebrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Attmane-Elakeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genomics, Proteomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gpb.2013.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50nm-Scale Localization of Single Unmodified, Isotopically Enriched, Proteins in Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e56559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunie Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dourlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bretteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bélarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (3), pp.757-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unraveling a phosphorylation event in a folded protein by NMR spectroscopy: phosphorylation of the Pin1 WW domain by PKA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (4), pp.323-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-013-9716-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50nm scale localization of single unmodified, isotopically enriched, proteins in cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.e56559</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell signaling, post-translational protein modifications and NMR spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Theillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stamatios Liokatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossukon Thongwichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (3), pp.217-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-012-9674-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing brain protein O-GlcNAc-ylation mitigates breathing defects and mortality of Tau.P301L mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Borghgraef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Menuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Theunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin V Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Devijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.e84442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Basis for an Ancient Partnership between Prolyl Isomerase Pin1 and Phosphatase Inhibitor-2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furqan Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meera Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (30), pp.6567-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi200553e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of O-GlcNAc sites within peptides of the Tau protein and their impact on phosphorylation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Broncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (5), pp.1420-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0mb00337a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular implication of PP2A and Pin1 in the Alzheimer's disease specific hyperphosphorylation of Tau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laziza Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Vijay Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e21521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NMR spectroscopy of the neuronal tau protein: normal function and implication in Alzheimer's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laziza Amniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (4), pp.1006-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST0381006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The peptidyl-prolyl isomerase and chaperone Par27 of Bordetella pertussis as the prototype for a new group of parvulins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hodak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Wohlkönig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Drobecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 376 (2), pp.414-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.10.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying the natively unfolded neuronal Tau protein by solution NMR spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.235-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Molecular Function of PIN1 by Nuclear Magnetic Resonance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Wintjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.179-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Radius Determination of Tau and AT8 Phosphorylated Tau Mutants: A Combined Simulation and Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Lohberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Marien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Allegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338487v1</w:t>
-              </w:r>
-[...4855 lines deleted...]
-                <w:t xml:space="preserve">hal-00085621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5194,103 +5194,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorylation of Tau Protein by CDK2/cyclin A and GSK3β Recombinant Kinases: Analysis of Phosphorylation Patterns by Nuclear Magnetic Resonance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bridot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Bridot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tau Protein</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2754, Springer US, pp.271-306, 2024, Methods in Molecular Biology, </w:t>
@@ -5328,103 +5328,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The O-GlcNAc Modification of Recombinant Tau Protein and Characterization of the O-GlcNAc Pattern for Functional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bridot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Bridot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tau Protein</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2754, Springer US, pp.237-269, 2024, Methods in Molecular Biology, </w:t>
@@ -5462,103 +5462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Magnetic Resonance Spectroscopy Insights into Tau Structure in Solution: Impact of Post-translational Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elian Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Lasorsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced in Experimental Medical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-45, 2019, </w:t>
@@ -5596,103 +5596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Study of Posttranslational Modifications of Tau Protein by Nuclear Magnetic Resonance Spectroscopy: Phosphorylation of Tau Protein by ERK2 Recombinant Kinase and Rat Brain Extract, and Acetylation by Recombinant Creb-Binding Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoling Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudhakaran Prabakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chambraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nocca Smet, Caroline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tau protein : methods and protocols</w:t>
@@ -5766,51 +5766,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Smet-Nocca. Springer US, 2754, 2024, Methods in Molecular Biology, 978-1-0716-3628-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3629-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5837,51 +5837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Smet-Nocca. Springer New York, 1523, 2017, Methods in Molecular Biology, 978-1-4939-6596-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6598-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5966,51 +5966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6097,51 +6097,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions entre la peptidyl-prolyl cis/trans isomérase Pin1 et la protéine microtubulaire Tau. Recherche d'inhibiteurs ciblant la liaison de Pin1 à ses substrats phosphorylés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie [q-bio.BM]. Université du Droit et de la Santé - Lille II, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6258,51 +6258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8B9E954"/>
+    <w:nsid w:val="27739552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6489,51 +6489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-smet-nocca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9793-0882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2868-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lohberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004956v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Hajjar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-91867-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745026v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Page" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.4c00095" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lasorsa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Merzougui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dupr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2023.107155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.886382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Reimann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Despres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2021.661368" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orgeta Zejneli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00204" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Di" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizheng Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nshanian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carter Lantz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriya Wongkongkathep" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schrader" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Gerrit Kl&#228;rner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2027-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02055894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra K Al-Hilaly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp O Tsvetkov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0682-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nikolakaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.01.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bourr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00595" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Despres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoling Qi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708448114" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389835v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Schwagerus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. R. Hackenberger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2870" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZD4T2SR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Gandhi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom6020028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.11.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBKWDX46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620152v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Danis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza M. Bessa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Malki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kamah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Cantrelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Huvent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Giustiniani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Guillemeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.02.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201408674" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FG06JXNN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833102v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubois-Deruy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belliard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvv136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.161" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59S97VCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077868v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500006v" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544142v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt G. Benecke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eilebrecht" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;ger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attmane-Elakeb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2013.11.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903359v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9716-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBLFR4T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077942v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borghgraef" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menuet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Theunis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin V Louis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Devijver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618273v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan Sami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Khan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200553e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Broncel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0mb00337a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Vijay Louis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021521" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0381006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hodak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wohlk&#246;nig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.088" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP60Q431-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085621v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9_15" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9_14" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506938v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakaran Prabakaran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4_11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470791v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354986v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-smet-nocca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9793-0882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2868-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Hajjar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-91867-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.4c00095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lasorsa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Merzougui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dupr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2023.107155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.886382" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Reimann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Despres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2021.661368" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orgeta Zejneli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00204" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Di" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizheng Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02055894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra K Al-Hilaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp O Tsvetkov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0682-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nshanian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carter Lantz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriya Wongkongkathep" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schrader" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Gerrit Kl&#228;rner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2027-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nikolakaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bourr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00595" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Despres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoling Qi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708448114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Schwagerus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. R. Hackenberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2870" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZD4T2SR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Gandhi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom6020028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.11.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBKWDX46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278622v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kamah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Cantrelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Huvent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Giustiniani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Guillemeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.02.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Danis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza M. Bessa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Malki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201408674" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FG06JXNN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubois-Deruy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belliard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvv136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.161" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59S97VCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500006v" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt G. Benecke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eilebrecht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;ger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attmane-Elakeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2013.11.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9716-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBLFR4T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borghgraef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menuet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Theunis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin V Louis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Devijver" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618273v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan Sami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Khan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200553e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Broncel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0mb00337a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Vijay Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021521" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0381006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hodak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wohlk&#246;nig" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.088" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP60Q431-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lohberger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9_15" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9_14" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506938v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakaran Prabakaran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4_11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470791v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354986v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>