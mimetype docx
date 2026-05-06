--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -847,563 +847,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Tau as a Microtubule-Associated Protein: Structural and Functional Aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major Differences between the Self-Assembly and Seeding Behavior of Heparin-Induced and in Vitro Phosphorylated Tau and Their Modulation by Potential Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Barbier</w:t>
+                <w:t xml:space="preserve">Jing Di</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orgeta Zejneli</w:t>
+                <w:t xml:space="preserve">Zizheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Martinho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Belle</w:t>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00204⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (6), pp.1363-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.9b00325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279660v1</w:t>
+                <w:t xml:space="preserve">hal-02317189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Differences between the Self-Assembly and Seeding Behavior of Heparin-Induced and in Vitro Phosphorylated Tau and Their Modulation by Potential Inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Despres</w:t>
+                <w:t xml:space="preserve">Role of Tau as a Microtubule-Associated Protein: Structural and Functional Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Di</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">Orgeta Zejneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zizheng Li</w:t>
+                <w:t xml:space="preserve">Marlène Martinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Lasorsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+                <w:t xml:space="preserve">Valérie Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (6), pp.1363-1379. </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschembio.9b00325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317189v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elusive tau molecular structures: can we translate the recent breakthroughs into new targets for intervention?</w:t>
+                <w:t xml:space="preserve">Native Top-Down Mass Spectrometry and Ion Mobility Spectrometry of the Interaction of Tau Protein with a Molecular Tweezer Assembly Modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fichou</w:t>
+                <w:t xml:space="preserve">Michael Nshanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssra K Al-Hilaly</w:t>
+                <w:t xml:space="preserve">Carter Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Devred</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+                <w:t xml:space="preserve">Piriya Wongkongkathep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp O Tsvetkov</w:t>
+                <w:t xml:space="preserve">Thomas Schrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank-Gerrit Klärner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-019-0682-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-018-2027-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055894v1</w:t>
+                <w:t xml:space="preserve">hal-02543395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native Top-Down Mass Spectrometry and Ion Mobility Spectrometry of the Interaction of Tau Protein with a Molecular Tweezer Assembly Modulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The elusive tau molecular structures: can we translate the recent breakthroughs into new targets for intervention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carter Lantz</w:t>
+                <w:t xml:space="preserve">Yann Fichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piriya Wongkongkathep</w:t>
+                <w:t xml:space="preserve">Youssra K Al-Hilaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schrader</w:t>
+                <w:t xml:space="preserve">François Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank-Gerrit Klärner</w:t>
+                <w:t xml:space="preserve">Philipp O Tsvetkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (1), pp.16-23. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-018-2027-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-019-0682-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543395v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The O-β-linked N-acetylglucosaminylation of the Lamin B receptor and its impact on DNA binding and phosphorylation</w:t>
               </w:r>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoling Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (34), pp.9080 - 9085. </w:t>
@@ -1927,579 +1927,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Meets Tau: Insights into Its Function and Pathology</w:t>
+                <w:t xml:space="preserve">Proline Conformation in a Functional Tau Fragment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lippens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+                <w:t xml:space="preserve">Puneet Ahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Smet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neha Gandhi</w:t>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom6020028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 428 (1), pp.79 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389829v1</w:t>
+                <w:t xml:space="preserve">hal-01389832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proline Conformation in a Functional Tau Fragment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">NMR Meets Tau: Insights into Its Function and Pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Lopez</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Gandhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.11.023⟩</w:t>
+              <w:t xml:space="preserve">Ancient biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom6020028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01389832v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomerisation and oligomerization of truncated and mutated tau forms by FKBP52 are independent processes.</w:t>
+                <w:t xml:space="preserve">Nuclear Magnetic Resonance Spectroscopy for the Identification of Multiple Phosphorylations of Intrinsically Disordered Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kamah</w:t>
+                <w:t xml:space="preserve">Clément Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F X Cantrelle</w:t>
+                <w:t xml:space="preserve">Luiza M. Bessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Huvent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K Guillemeau</w:t>
+                <w:t xml:space="preserve">Idir Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Merzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.02.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/55001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278622v1</w:t>
+                <w:t xml:space="preserve">hal-01620152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Magnetic Resonance Spectroscopy for the Identification of Multiple Phosphorylations of Intrinsically Disordered Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isomerisation and oligomerization of truncated and mutated tau forms by FKBP52 are independent processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F X Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Danis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clement Despres</w:t>
+                <w:t xml:space="preserve">I Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiza M. Bessa</w:t>
+                <w:t xml:space="preserve">J Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idir Malki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamida Merzougui</w:t>
+                <w:t xml:space="preserve">K Guillemeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 118, </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 428 (6), pp.1080-1090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/55001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620152v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traceless Purification and Desulfurization of Tau Protein Ligation Products</w:t>
               </w:r>
@@ -2854,307 +2854,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional fragment of Tau forms fibers without the need for an intermolecular cysteine bridge.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Nuclear magnetic resonance analysis of the acetylation pattern of the neuronal Tau protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Kamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Slomianny</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoling Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.161⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (18), pp.3020-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi500006v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077911v1</w:t>
+                <w:t xml:space="preserve">hal-01077868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear magnetic resonance analysis of the acetylation pattern of the neuronal Tau protein.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A functional fragment of Tau forms fibers without the need for an intermolecular cysteine bridge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Huvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Kamah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Slomianny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445 (2), pp.299-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi500006v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01077868v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TDG/CBP/RARα Ternary Complex Mediates the Retinoic Acid-dependent Expression of DNA Methylation-sensitive Genes</w:t>
               </w:r>
@@ -3593,51 +3593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4132,51 +4132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meera Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (30), pp.6567-78. </w:t>
@@ -4266,51 +4266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tokarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (5), pp.1420-9. </w:t>
@@ -4521,51 +4521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laziza Amniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4762,77 +4762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the natively unfolded neuronal Tau protein by solution NMR spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4900,51 +4900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Molecular Function of PIN1 by Nuclear Magnetic Resonance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,77 +5462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Magnetic Resonance Spectroscopy Insights into Tau Structure in Solution: Impact of Post-translational Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elian Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,51 +5966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,51 +6258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27739552"/>
+    <w:nsid w:val="E8703418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6489,51 +6489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-smet-nocca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9793-0882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2868-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Hajjar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-91867-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.4c00095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lasorsa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Merzougui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dupr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2023.107155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.886382" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Reimann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Despres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2021.661368" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orgeta Zejneli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00204" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Di" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizheng Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02055894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra K Al-Hilaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp O Tsvetkov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0682-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nshanian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carter Lantz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriya Wongkongkathep" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schrader" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Gerrit Kl&#228;rner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2027-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nikolakaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bourr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00595" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Despres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoling Qi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708448114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Schwagerus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. R. Hackenberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2870" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZD4T2SR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Gandhi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom6020028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.11.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBKWDX46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278622v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kamah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Cantrelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Huvent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Giustiniani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Guillemeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.02.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Danis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza M. Bessa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Malki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201408674" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FG06JXNN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubois-Deruy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belliard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvv136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.161" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59S97VCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077868v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500006v" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt G. Benecke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eilebrecht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;ger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attmane-Elakeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2013.11.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9716-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBLFR4T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borghgraef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menuet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Theunis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin V Louis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Devijver" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618273v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan Sami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Khan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200553e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Broncel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0mb00337a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Vijay Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021521" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0381006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hodak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wohlk&#246;nig" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.088" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP60Q431-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lohberger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9_15" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9_14" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506938v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakaran Prabakaran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4_11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470791v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354986v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-smet-nocca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9793-0882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2868-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Hajjar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-91867-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.4c00095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lasorsa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Merzougui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dupr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2023.107155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.886382" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Reimann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Despres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2021.661368" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Di" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizheng Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orgeta Zejneli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00204" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nshanian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carter Lantz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriya Wongkongkathep" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schrader" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Gerrit Kl&#228;rner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2027-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02055894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra K Al-Hilaly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp O Tsvetkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0682-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nikolakaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bourr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00595" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Despres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoling Qi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708448114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Schwagerus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. R. Hackenberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2870" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZD4T2SR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.11.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBKWDX46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Gandhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom6020028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Danis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza M. Bessa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Malki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kamah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Cantrelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Huvent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Giustiniani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Guillemeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.02.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201408674" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FG06JXNN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubois-Deruy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belliard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvv136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500006v" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59S97VCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt G. Benecke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eilebrecht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;ger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attmane-Elakeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2013.11.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9716-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBLFR4T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borghgraef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menuet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Theunis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin V Louis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Devijver" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618273v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan Sami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Khan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200553e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Broncel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0mb00337a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Vijay Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021521" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0381006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hodak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wohlk&#246;nig" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.088" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP60Q431-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lohberger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9_15" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9_14" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506938v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakaran Prabakaran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4_11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470791v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354986v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>