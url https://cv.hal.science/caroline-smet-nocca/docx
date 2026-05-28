--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -315,338 +315,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Glycogen Synthase Kinase-3β by Phosphorylation and O-β-Linked N-Acetylglucosaminylation: Implications on Tau Protein Phosphorylation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic resonance investigation of conformational responses of tau protein to specific phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Page</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Bridot</w:t>
+                <w:t xml:space="preserve">Alessia Lasorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Merzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.4c00095⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Part of special issue Biophysical, Biochemical, and Cellular Events Underlying Proteinopathies Edited by Carmelo La Rosa, Danilo Milardi, Magdalena Ivanova, Andisheh Abedini, Lucie Khemtemourian, Ayyalusamy Ramamoorthy, 305 (107155), pp.107155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2023.107155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745026v1</w:t>
+                <w:t xml:space="preserve">hal-04440623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance investigation of conformational responses of tau protein to specific phosphorylation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamida Merzougui</w:t>
+                <w:t xml:space="preserve">Regulation of Glycogen Synthase Kinase-3β by Phosphorylation and O-β-Linked N-Acetylglucosaminylation: Implications on Tau Protein Phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa El Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elian Dupré</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Part of special issue Biophysical, Biochemical, and Cellular Events Underlying Proteinopathies Edited by Carmelo La Rosa, Danilo Milardi, Magdalena Ivanova, Andisheh Abedini, Lucie Khemtemourian, Ayyalusamy Ramamoorthy, 305 (107155), pp.107155. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (12), pp.1513-1533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2023.107155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.4c00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440623v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Structure and Formation of Amyloids in Neurodegenerative Diseases With Chemical Biology Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elian Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1026,51 +1026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orgeta Zejneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Lasorsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1383,295 +1383,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The O-β-linked N-acetylglucosaminylation of the Lamin B receptor and its impact on DNA binding and phosphorylation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Crosstalk Between O-GlcNAcylation and Phosphorylation of Tau Protein Investigated by NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">Gwendoline Bourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Nikolakaki</w:t>
+                <w:t xml:space="preserve">Amina Kamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chambraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.01.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2018.00595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353573v1</w:t>
+                <w:t xml:space="preserve">hal-02337415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Crosstalk Between O-GlcNAcylation and Phosphorylation of Tau Protein Investigated by NMR Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">The O-β-linked N-acetylglucosaminylation of the Lamin B receptor and its impact on DNA binding and phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Kamah</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chambraud</w:t>
+                <w:t xml:space="preserve">Eleni Nikolakaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1862 (4), pp.825-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2018.00595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337415v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Tau phosphorylation pattern that drives its aggregation</w:t>
               </w:r>
@@ -2269,51 +2269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiza M. Bessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Merzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 118, </w:t>
@@ -2860,51 +2860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear magnetic resonance analysis of the acetylation pattern of the neuronal Tau protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Kamah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3007,51 +3007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional fragment of Tau forms fibers without the need for an intermolecular cysteine bridge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Huvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Kamah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3268,574 +3268,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50nm-Scale Localization of Single Unmodified, Isotopically Enriched, Proteins in Cells</w:t>
+                <w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delaune</w:t>
+                <w:t xml:space="preserve">Kunie Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
+                <w:t xml:space="preserve">Pierre Dourlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Legent</w:t>
+                <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+                <w:t xml:space="preserve">Alexis Bretteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bélarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056559⟩</w:t>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (3), pp.757-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544145v1</w:t>
+                <w:t xml:space="preserve">hal-00765859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dourlen</w:t>
+                <w:t xml:space="preserve">Unraveling a phosphorylation event in a folded protein by NMR spectroscopy: phosphorylation of the Pin1 WW domain by PKA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
+                <w:t xml:space="preserve">Hélène Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bretteville</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiol Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (4), pp.323-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-013-9716-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.08.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765859v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling a phosphorylation event in a folded protein by NMR spectroscopy: phosphorylation of the Pin1 WW domain by PKA.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">50nm scale localization of single unmodified, isotopically enriched, proteins in cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.e56559</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00903359v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50nm scale localization of single unmodified, isotopically enriched, proteins in cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">50nm-Scale Localization of Single Unmodified, Isotopically Enriched, Proteins in Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Legent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8, pp.e56559</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e56559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441019v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell signaling, post-translational protein modifications and NMR spectroscopy.</w:t>
               </w:r>
@@ -4240,51 +4240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Broncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tokarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,51 +4400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laziza Amniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Vijay Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), pp.e21521. </w:t>
@@ -4668,51 +4668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 376 (2), pp.414-26. </w:t>
@@ -4801,51 +4801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4913,64 +4913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Wintjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5188,51 +5188,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of Tau Protein by CDK2/cyclin A and GSK3β Recombinant Kinases: Analysis of Phosphorylation Patterns by Nuclear Magnetic Resonance Spectroscopy</w:t>
+                <w:t xml:space="preserve">The O-GlcNAc Modification of Recombinant Tau Protein and Characterization of the O-GlcNAc Pattern for Functional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bridot</w:t>
@@ -5271,102 +5271,102 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tau Protein</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2754, Springer US, pp.271-306, 2024, Methods in Molecular Biology, </w:t>
+              <w:t xml:space="preserve">, 2754, Springer US, pp.237-269, 2024, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3629-9_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3629-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745030v1</w:t>
+                <w:t xml:space="preserve">hal-04745031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The O-GlcNAc Modification of Recombinant Tau Protein and Characterization of the O-GlcNAc Pattern for Functional Study</w:t>
+                <w:t xml:space="preserve">Phosphorylation of Tau Protein by CDK2/cyclin A and GSK3β Recombinant Kinases: Analysis of Phosphorylation Patterns by Nuclear Magnetic Resonance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bridot</w:t>
@@ -5405,160 +5405,160 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tau Protein</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2754, Springer US, pp.237-269, 2024, Methods in Molecular Biology, </w:t>
+              <w:t xml:space="preserve">, 2754, Springer US, pp.271-306, 2024, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3629-9_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3629-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745031v1</w:t>
+                <w:t xml:space="preserve">hal-04745030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Magnetic Resonance Spectroscopy Insights into Tau Structure in Solution: Impact of Post-translational Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elian Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Lasorsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced in Experimental Medical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-45, 2019, </w:t>
@@ -5635,64 +5635,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudhakaran Prabakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chambraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nocca Smet, Caroline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tau protein : methods and protocols</w:t>
@@ -6258,51 +6258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8703418"/>
+    <w:nsid w:val="E4F71D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6489,51 +6489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-smet-nocca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9793-0882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2868-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Hajjar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-91867-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.4c00095" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lasorsa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Merzougui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dupr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2023.107155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.886382" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Reimann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Despres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2021.661368" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Di" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizheng Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orgeta Zejneli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00204" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nshanian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carter Lantz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriya Wongkongkathep" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schrader" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Gerrit Kl&#228;rner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2027-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02055894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra K Al-Hilaly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp O Tsvetkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0682-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nikolakaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bourr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00595" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Despres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoling Qi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708448114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Schwagerus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. R. Hackenberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2870" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZD4T2SR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.11.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBKWDX46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Gandhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom6020028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Danis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza M. Bessa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Malki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kamah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Cantrelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Huvent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Giustiniani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Guillemeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.02.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201408674" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FG06JXNN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubois-Deruy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belliard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvv136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500006v" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59S97VCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt G. Benecke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eilebrecht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;ger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attmane-Elakeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2013.11.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9716-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBLFR4T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borghgraef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menuet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Theunis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin V Louis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Devijver" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618273v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan Sami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Khan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200553e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Broncel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0mb00337a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Vijay Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021521" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0381006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hodak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wohlk&#246;nig" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.088" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP60Q431-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lohberger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9_15" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9_14" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506938v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakaran Prabakaran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4_11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470791v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354986v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-smet-nocca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9793-0882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2868-2012" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Hajjar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-91867-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lasorsa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Merzougui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sicoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dupr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2023.107155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Page" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.4c00095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.886382" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loyens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Reimann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Despres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2021.661368" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Di" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizheng Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00325" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02279660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orgeta Zejneli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Martinho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00204" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nshanian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carter Lantz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piriya Wongkongkathep" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schrader" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Gerrit Kl&#228;rner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2027-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02055894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fichou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra K Al-Hilaly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp O Tsvetkov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0682-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bourr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Kamah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chambraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nikolakaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.01.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Despres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoling Qi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708448114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Schwagerus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. R. Hackenberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2870" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZD4T2SR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Ahuja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.11.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBKWDX46-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Gandhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom6020028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Danis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza M. Bessa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Malki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kamah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Cantrelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Huvent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Giustiniani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Guillemeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.02.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201408674" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FG06JXNN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubois-Deruy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belliard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvv136" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Benhelli-Mokrani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500006v" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59S97VCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt G. Benecke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eilebrecht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L&#233;ger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attmane-Elakeb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2013.11.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Launay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9716-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBLFR4T4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Theillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Liokatis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossukon Thongwichian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kosten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-012-9674-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borghgraef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menuet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Theunis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin V Louis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Devijver" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618273v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furqan Sami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Khan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi200553e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Broncel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0mb00337a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Vijay Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021521" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0381006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hodak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wohlk&#246;nig" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.10.088" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP60Q431-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wintjens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Lohberger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Marien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pr&#233;vost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Allegro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9_14" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745030v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9_15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506938v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03235823v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakaran Prabakaran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4_11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3629-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6598-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470791v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354986v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>