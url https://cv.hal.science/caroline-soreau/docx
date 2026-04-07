--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1624,51 +1624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9DF7572"/>
+    <w:nsid w:val="E5610D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>