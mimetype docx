--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -119,61 +119,149 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Caroline Soreau est doctorante en Arts et en Sciences de l'Information et de la Communication (SIC) au sein du département DeVisu de l'Université Polytechnique Hauts-de-France (UPHF), elle réalise actuellement une thèse intitulée &amp;quot;Steampunk en Hauts-de-France : Raconter notre patrimoine industriel&amp;quot;.Après des études d'Arts Plastiques à l'Université de Lille et un Master de recherche à l'Université de Valenciennes et du Hainaut-Cambrésis (UVHC avant qu'elle ne devienne l'UPHF), toujours dans dans cette discipline, et portant sur la figure du robot à travers le temps dans les arts, elle centre ses travaux sur le Steampunk.Dans sa thèse, elle étudie cette étrange science-fiction qui se déroule dans le passé et elle l'allie à une recherche artistique ayant pour ambition de revitaliser et de mettre en lumière le patrimoine industriel du Bassin Minier via une narration transmédia. Elle s'inspire également de sa propre vie et celle de sa famille sur le territoire et dans les usines locales car, issue d'une famille de la classe ouvrière, elle en est la première à réaliser un doctorat.Artiste, elle a aussi été professeure d'Arts Plastiques, puis ingénieure d'études de la chaire Tourisme et Valorisation du Patrimoine pour l'UPHF et la Communauté d'Agglomération de la Porte du Hainaut (CAPH).Site web : </w:t>
+        <w:t xml:space="preserve">Peut-on raconter le patrimoine autrement que par des dispositifs classiques ?</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">C'est la question qui traverse à la fois ma recherche et ma pratique artistique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je suis artiste-auteure et docteure en Sciences de l'Information et de la Communication (SIC), et mon travail explore une autre manière de transmettre le patrimoine : à travers la fiction, les imaginaires et la recherche-création.En mobilisant notamment le Steampunk, non comme simple esthétique, mais comme outil de réimagination, je conçois des formes de médiation sensibles, immersives et parfois participatives, qui cherchent à créer un lien différent entre les publics et les récits historiques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mon travail s'inscrit à la croisée de plusieurs approches :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">médiation patrimoniale et culturelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">recherche-création</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">narration et dispositifs transmédia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">pratiques artistiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">À travers des projets comme &amp;quot;Le Carnaval des Spectres&amp;quot;, j'expérimente des formes où la fiction ne simplifie pas le réel, mais permet au contraire de le rendre plus accessible, plus incarné et plus mémorable.Mes recherches montrent que ces approches peuvent non seulement maintenir la compréhension des contenus historiques, mais aussi renforcer l'engagement et l'appropriation par les publics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Aujourd'hui, je m'intéresse particulièrement aux collaborations entre création, recherche et institutions culturelles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je suis ouverte aux projets, collaborations et échanges autour de la médiation patrimoniale, des imaginaires et des nouvelles formes de transmission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Parallèlement, je continue mon travail d'artiste indépendante.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -195,98 +283,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#Coronamaisons : confinement sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astasa - Arts·Sciences·Technologies. Actualités Scientifiques de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -296,650 +384,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Steampunk comme outil de revitalisation du patrimoine industriel du Bassin Minier : Une recherche-création de la théorie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée de rencontre LARSH – RUBIKA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARSH; RUBIKA; Université Polytechnique Hauts-de-France, Jun 2024, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doctor Who, une série foncièrement Steampunk ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre réalité et fiction : Décryptage des séries par la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steampunk dans la Vallée de l’Escaut : Raconter, enchanter, inventer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vallée de l'Escaut : de l'histoire aux projets de territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France; LARSH, Dec 2019, Valenciennes, France. https://nordoc.hypotheses.org/15496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steampunk en Bassin Minier : devenir les ancêtres de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeunes chercheur·ses dans le bassin minier du Nord-Pas-de-Calais : Croiser les regards, renouveler les approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Artois, Oct 2021, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris : Ville Steampunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déplacement dans l'espace-temps et uchronie : l'exemple parisien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconter le patrimoine industriel de l'Escaut grâce au Steampunk ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vallée de l'Escaut : De l'histoire aux projets de territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laëtitia Deudon; Bahéra Oujlakh; Caroline Soreau, Dec 2019, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steampunk : Comme un &amp;quot;uchronaute&amp;quot; dans un &amp;quot;univerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales du Calhiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echos d'un autre hier : Le robot, figure de l'imaginaire Steampunk français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sort des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Chomarat-Ruiz, Dec 2014, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Steampunk en France : Voyage au coeur de l'Ether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales du Calhiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Jun 2014, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -949,373 +1037,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revitaliser le patrimoine industriel du Bassin Minier du Nord-Pas de Calais grâce à une médiation transmédia : suivez la coccinelle !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Steampunk ou les pouvoirs de l'imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des Chercheurs 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valenciennes (Nord), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnaval des Spectres : Créations Steampunks au service de la régénération du patrimoine industriel du Bassin Minier des Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steampunk en Hauts-de-France : réenchanter notre patrimoine industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des Chercheurs 10 éme édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Carnaval des Spectres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Soreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Escale en uchronie Steampunk : un exemple sur le Bassin Minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Kalksteen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1378,51 +1528,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déambulation dans les cités mouvantes de l'imaginaire Steampunk : de la fiction à la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Valenciennes ( en ligne), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1472,51 +1622,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine du Bassin Minier en mode Steampunk : des montagnes créées par des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Soreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1624,51 +1774,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5610D5B"/>
+    <w:nsid w:val="72CB0515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1771,52 +1921,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="B1FA1ACB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1855,51 +2156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-soreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5785-5204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.studinano.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03216909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03224509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645656v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04501783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04542840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03781881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03216863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kalksteen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-soreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-5785-5204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03216909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03224509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645656v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645640v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04501783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04542840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03781881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03216863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kalksteen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>