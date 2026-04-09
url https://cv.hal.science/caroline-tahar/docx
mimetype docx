--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dilemmes de l’enseignant en comptabilité , sous la direction de Gautier Gond, Aurélien Ragaigne, Laure Bataille et Gérald Naro (2024), Collection Regards de l’AFC, Pearson France, 367 pages</w:t>
+                <w:t xml:space="preserve">L’enseignant-chercheur en comptabilité, franchisseur de frontières: L’impact des responsabilités collectives sur l’enseignement et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/accra.024.0105d⟩</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, NS-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1411z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05501936v1</w:t>
+                <w:t xml:space="preserve">hal-05445927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignant-chercheur en comptabilité, franchisseur de frontières: L’impact des responsabilités collectives sur l’enseignement et la recherche</w:t>
+                <w:t xml:space="preserve">Les outils de pilotage de la performance des entreprises SaaS : un package de contrôle ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169, pp.269-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445927v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de pilotage de la performance des entreprises SaaS : un package de contrôle ouvert</w:t>
+                <w:t xml:space="preserve">Les dilemmes de l’enseignant en comptabilité , sous la direction de Gautier Gond, Aurélien Ragaigne, Laure Bataille et Gérald Naro (2024), Collection Regards de l’AFC, Pearson France, 367 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 24 (3), pp.113-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/accra.024.0105d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469314v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05501936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique, nouveau territoire des commissaires aux comptes ?</w:t>
               </w:r>
@@ -1756,220 +1756,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04382637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de gestion : Principes du contrôle de gestion Gestion prévisionnelle et budgétaire - Analyse des écarts - Tableaux de bord et pilotage de la performance</w:t>
+                <w:t xml:space="preserve">DSCG 3 Management et contrôle de gestion - 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gualino-Lextenso éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.224, 2022, Mémentos, 9782297062442</w:t>
+                <w:t xml:space="preserve">Lydie Omont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gond Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031785v1</w:t>
+                <w:t xml:space="preserve">halshs-04382627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSCG 3 Management et contrôle de gestion - 2e édition</w:t>
+                <w:t xml:space="preserve">Contrôle de gestion : Principes du contrôle de gestion Gestion prévisionnelle et budgétaire - Analyse des écarts - Tableaux de bord et pilotage de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gualino-Lextenso éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.224, 2022, Mémentos, 9782297062442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Omont</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-04382627v1</w:t>
+                <w:t xml:space="preserve">hal-04031785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion : Les points clés des techniques et des outils du contrôle de gestion et de leurs récentes évolutions</w:t>
               </w:r>
@@ -2037,225 +2037,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSCG 3 - Management et contrôle de gestion</w:t>
+                <w:t xml:space="preserve">Exercices corrigés de contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Gond</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9782100805433</w:t>
+                <w:t xml:space="preserve">Edition Gualino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 228 p., 2019, Les Zoom's, 1ère édition, 978-2-297-03890-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937477v1</w:t>
+                <w:t xml:space="preserve">hal-04032757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercices corrigés de contrôle de gestion</w:t>
+                <w:t xml:space="preserve">DSCG 3 - Management et contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Omont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Gond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edition Gualino</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 228 p., 2019, Les Zoom's, 1ère édition, 978-2-297-03890-4</w:t>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782100805433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04032757v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de préparation à l’épreuve DSCG 3 Management et contrôle de gestion</w:t>
               </w:r>
@@ -2673,226 +2673,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des temps et des délais : un enjeu central dans les mairies</w:t>
+                <w:t xml:space="preserve">La prise en compte des temps et des délais dans les mairies : étude de la démarche d'une ville moyenne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725523v1</w:t>
+                <w:t xml:space="preserve">hal-00725522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle des temps et des délais dans les services communaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion des temps et des délais : un enjeu central dans les mairies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693398v1</w:t>
+                <w:t xml:space="preserve">hal-00725523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des temps et des délais dans les mairies : étude de la démarche d'une ville moyenne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le contrôle des temps et des délais dans les services communaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meyssonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725522v1</w:t>
+                <w:t xml:space="preserve">hal-00693398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3141,51 +3141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.024.0105d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khenissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1411z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciampi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.016.0117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Touchais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.009.0061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.263.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00223" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.147-169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.202.0039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Monnier-Senicourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297062442" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Omont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gond Gautier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297091435" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937477v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/dscg-3-management-et-controle-gestion-manuel-reforme-expertise-comptable-2019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exercices-corriges-de-controle-de-gestion/9782297038904" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Donadio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick, Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exos-lmd-controle-de-gestion/9782297062473" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725523v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05031593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khenissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1411z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.024.0105d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciampi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.016.0117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Touchais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.009.0061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.263.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00223" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.147-169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.202.0039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Monnier-Senicourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Omont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gond Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297062442" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297091435" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exercices-corriges-de-controle-de-gestion/9782297038904" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/dscg-3-management-et-controle-gestion-manuel-reforme-expertise-comptable-2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Donadio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick, Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exos-lmd-controle-de-gestion/9782297062473" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05031593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>