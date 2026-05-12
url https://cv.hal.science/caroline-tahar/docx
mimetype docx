--- v1 (2026-04-09)
+++ v2 (2026-05-12)
@@ -191,174 +191,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de pilotage de la performance des entreprises SaaS : un package de contrôle ouvert</w:t>
+                <w:t xml:space="preserve">Les dilemmes de l’enseignant en comptabilité , sous la direction de Gautier Gond, Aurélien Ragaigne, Laure Bataille et Gérald Naro (2024), Collection Regards de l’AFC, Pearson France, 367 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 24 (3), pp.113-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/accra.024.0105d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469314v1</w:t>
+                <w:t xml:space="preserve">halshs-05501936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dilemmes de l’enseignant en comptabilité , sous la direction de Gautier Gond, Aurélien Ragaigne, Laure Bataille et Gérald Naro (2024), Collection Regards de l’AFC, Pearson France, 367 pages</w:t>
+                <w:t xml:space="preserve">Les outils de pilotage de la performance des entreprises SaaS : un package de contrôle ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169, pp.269-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/accra.024.0105d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05501936v1</w:t>
+                <w:t xml:space="preserve">hal-05469314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique, nouveau territoire des commissaires aux comptes ?</w:t>
               </w:r>
@@ -1317,191 +1317,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do It Yourself…Yes you can… but you have to do it well! How can retailers drive customers’ work? An IKEA case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
+                <w:t xml:space="preserve">Le libre-service de l’expertise comptable : Recettes de la grande distribution pour experts comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Tahar</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Monnier-Senicourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th conference of the European Association for Education and Research in Commercial Distribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Comptabilité, Contrôle et Audit des invisibles, de l'informel et de l'imprévisible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390179v1</w:t>
+                <w:t xml:space="preserve">hal-01188879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le libre-service de l’expertise comptable : Recettes de la grande distribution pour experts comptables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do It Yourself…Yes you can… but you have to do it well! How can retailers drive customers’ work? An IKEA case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Monnier-Senicourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité, Contrôle et Audit des invisibles, de l'informel et de l'imprévisible</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">18th conference of the European Association for Education and Research in Commercial Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188879v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTROLER LA QUALITE DES SERVICES PUBLICS : QUELLE PLACE POUR LES USAGERS ?</w:t>
               </w:r>
@@ -3141,51 +3141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khenissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1411z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.024.0105d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciampi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.016.0117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Touchais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.009.0061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.263.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00223" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.147-169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.202.0039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Monnier-Senicourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Omont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gond Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297062442" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297091435" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exercices-corriges-de-controle-de-gestion/9782297038904" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/dscg-3-management-et-controle-gestion-manuel-reforme-expertise-comptable-2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Donadio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick, Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exos-lmd-controle-de-gestion/9782297062473" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05031593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khenissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1411z" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05501936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.024.0105d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciampi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989900v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.016.0117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03114054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Touchais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.009.0061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.263.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00223" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.32.147-169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.202.0039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Monnier-Senicourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Omont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gond Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297062442" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/controle-de-gestion/9782297091435" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exercices-corriges-de-controle-de-gestion/9782297038904" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-economie/dscg-3-management-et-controle-gestion-manuel-reforme-expertise-comptable-2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Donadio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick, Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04032929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gualino.fr/livres/exos-lmd-controle-de-gestion/9782297062473" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05031593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>