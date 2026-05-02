--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -1493,273 +1493,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly and hydrophobic clusters of amphiphilic polysaccharides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphiphilic biopolymers (amphibiopols) as new surfactants for membrane protein solubilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jovenka Huguet</w:t>
+                <w:t xml:space="preserve">C. Duval-Terrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Muller</w:t>
+                <w:t xml:space="preserve">Pascal Cosette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muller Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0927-7757(03)00062-1⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (4), pp.681-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1110/ps.0238203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437213v1</w:t>
+                <w:t xml:space="preserve">hal-03437280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic biopolymers (amphibiopols) as new surfactants for membrane protein solubilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Duval-Terrie</w:t>
+                <w:t xml:space="preserve">Self-assembly and hydrophobic clusters of amphiphilic polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Duval-Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cosette</w:t>
+                <w:t xml:space="preserve">Jovenka Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Molle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
+                <w:t xml:space="preserve">Guy Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 220 (1-3), pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-7757(03)00062-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1110/ps.0238203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03437280v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of amphiphilic pullulan derivatives evidenced by on-line flow field flow fractionation/multi-angle laser light scattering</w:t>
               </w:r>
@@ -2196,51 +2196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragoubi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terri&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6120375" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196739" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Abdeljawad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terri&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.24649" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.11.037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agoulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-013-0229-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88996127873DBA2FF536DC6CE8E0313F5C4B791D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.03.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGN48SL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetha Gopalakrishnan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galandon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Saiah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201050415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JL8VNBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Constantinescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201051080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPWWHHJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobircau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Sreekumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saiah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.11.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2RG8BQZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval-Terri&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed083p443" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champeil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.04962104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovenka Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(03)00062-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M53ZDS6W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval-Terrie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Molle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Guy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.0238203" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Cerf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00517-X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFZ65VC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Honor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragoubi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terri&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6120375" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196739" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Abdeljawad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terri&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.24649" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.11.037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agoulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-013-0229-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88996127873DBA2FF536DC6CE8E0313F5C4B791D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.03.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGN48SL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetha Gopalakrishnan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galandon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Saiah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201050415" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JL8VNBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Constantinescu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201051080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPWWHHJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobircau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Sreekumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saiah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.11.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2RG8BQZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duval-Terri&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ed083p443" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champeil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.04962104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval-Terrie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Molle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Guy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.0238203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovenka Huguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Muller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(03)00062-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M53ZDS6W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Cerf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00517-X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFZ65VC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Honor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>