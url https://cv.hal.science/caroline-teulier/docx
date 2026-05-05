--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,278 +502,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual cues and stance decision-making in tennis forehand professional tennis players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hormonal and metabolic responses across phases of combined oral contraceptive use and menstrual cycle in young elite female athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bonnigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Triolet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17479541251388815⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125, pp.1923-1932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-05745-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333648v1</w:t>
+                <w:t xml:space="preserve">hal-04985565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal and metabolic responses across phases of combined oral contraceptive use and menstrual cycle in young elite female athletes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Olivier</w:t>
+                <w:t xml:space="preserve">Contextual cues and stance decision-making in tennis forehand professional tennis players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Triolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Delabarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 125, pp.1923-1932. </w:t>
+              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-05745-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17479541251388815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985565v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does prolonged tennis playing affect lower limb muscles' activity during first and second tennis serves?</w:t>
               </w:r>
@@ -883,1073 +883,1073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between serum and saliva sex hormones in young female athletes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bougault</w:t>
+                <w:t xml:space="preserve">Optimization of modularity during development to simplify walking control across multiple steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hinnekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Barbu-Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.24.16488-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.1340298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncir.2023.1340298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883476v1</w:t>
+                <w:t xml:space="preserve">hal-04444925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of modularity during development to simplify walking control across multiple steps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generating variability from motor primitives during infant locomotor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hinnekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Barbu-Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Hinnekens</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.87463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncir.2023.1340298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04444925v1</w:t>
+                <w:t xml:space="preserve">hal-04252176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating variability from motor primitives during infant locomotor development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bastien Berret</w:t>
+                <w:t xml:space="preserve">Lower limb muscle activity during first and second tennis serves: a comparison of three surface electromyography normalisation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clint Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2023.2278154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.87463⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04252176v1</w:t>
+                <w:t xml:space="preserve">hal-04355139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower limb muscle activity during first and second tennis serves: a comparison of three surface electromyography normalisation methods</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical activity and combined hormonal contraception: association with female students’ perception of menstrual symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Ericsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1185343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14763141.2023.2278154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04355139v1</w:t>
+                <w:t xml:space="preserve">hal-04206126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity and combined hormonal contraception: association with female students’ perception of menstrual symptoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors associated with back pain in children aged 6 to 12 years of age, an eight months prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Henriot-Jéhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bussières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-04060-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1185343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04206126v1</w:t>
+                <w:t xml:space="preserve">hal-03551367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with back pain in children aged 6 to 12 years of age, an eight months prospective study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Lemire</w:t>
+                <w:t xml:space="preserve">A pilot study on the use of dynamic-contextual and kinematic information in the anticipation of tennis shots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lardon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2022006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-04060-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03551367v1</w:t>
+                <w:t xml:space="preserve">hal-04289900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study on the use of dynamic-contextual and kinematic information in the anticipation of tennis shots</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Newborn crawling and rooting in response to maternal breast odor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Forma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David I. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Provasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (3), pp.e13061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2022006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04289900v1</w:t>
+                <w:t xml:space="preserve">hal-03058504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newborn crawling and rooting in response to maternal breast odor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Granjon</w:t>
+                <w:t xml:space="preserve">Can Optic Flow Further Stimulate Treadmill-Elicited Stepping in Newborns?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Barbu-Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Siekerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David I Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Donnelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.665306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.13061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03058504v1</w:t>
+                <w:t xml:space="preserve">hal-03410424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Specificities of Elite Female Athletes: A Multidisciplinary Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1958,582 +1958,448 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (7), pp.622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/life11070622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Optic Flow Further Stimulate Treadmill-Elicited Stepping in Newborns?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modularity underlying the performance of unusual locomotor tasks inspired by developmental milestones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hinnekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123 (2), pp.496-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00662.2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.665306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03410424v1</w:t>
+                <w:t xml:space="preserve">hal-03430348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modularity underlying the performance of unusual locomotor tasks inspired by developmental milestones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vigor of reaching, walking and gazing movements: on the consistency of inter-individual differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Hinnekens</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 123 (2), pp.496-510. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00344.2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00662.2019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03430348v1</w:t>
+                <w:t xml:space="preserve">hal-02395639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigor of reaching, walking and gazing movements: on the consistency of inter-individual differences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early gait development in human infants: Plasticity and clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...62 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Caroline Teulier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do-Kyeong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beverly D. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dev.21291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2543,51 +2409,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOTOR CONTROL, COGNITION, AND HORMONAL LEVEL DURING THE MENSTRUATION PHASE IN HIGHLY TRAINED FE- MALE ATHLETES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2596,248 +2462,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bonnigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ANNUAL CONGRESS OF THE EUROPEAN COLLEGE OF SPORT SCIENCE (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE, Jul 2025, Rimini, Italy. pg622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabolic and catabolic hormone levels during the menstruation phase in highly trained female athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Agnès</w:t>
+                <w:t xml:space="preserve">Bonnigal Juliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buisson Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ANNUAL CONGRESS OF EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE, Jul 2025, Rimini, Italy. pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between serum and saliva sex hormones in young female athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2896,284 +2762,284 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amercian College of Sports Medicine (ACSM, 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACSM, May 2024, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity and female students' perception of menstrual symptoms: impact of hormonal contraception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ericsson Magnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th ANNUAL CONGRESS OF EUROPEAN COLLEGE OF SPORT SCIENCE, 2-5 July 2024, Glasgow, Scotland, UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN COLLEGE OF SPORT SCIENCE, Jul 2024, Glasgow, United Kingdom. pg734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigor of reaching, walking, and gazing movements: on the consistency of interindividual differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ombeline Labaune</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Motor Control XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3183,128 +3049,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases biomécaniques et neurologiques de la locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hinnekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Delafontaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Locomotion humaine: bases fondamentales, évaluation clinique et applications thérapeutiques de l’enfant à l’adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masson Elsevier, 90-111 (Chapitre 5), 2018, 978-2-294-75504-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3314,161 +3180,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'aide à la marche à quatre pattes d'un bébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Barbu Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Forma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Barbu Roth</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP3169194. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3615,51 +3481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonnigal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.16488-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3859" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333648v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Triolet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Delabarre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251388815" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cr&#233;pin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05745-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Micallef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883476v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hinnekens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu-Roth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2023.1340298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87463" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2023.2278154" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ericsson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1185343" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Henriot-J&#233;hel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lemire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bussi&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lardon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04060-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hym" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Anderson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Siekerman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Anderson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Huet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.665306" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03430348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00662.2019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00344.2019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Kyeong Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly D. Ulrich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21291" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agn&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnigal Juliette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Corinne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericsson Magnus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295892v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu Roth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonnigal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.16488-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3859" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05745-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Triolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Delabarre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251388815" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Micallef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hinnekens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu-Roth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2023.1340298" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2023.2278154" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ericsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1185343" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Henriot-J&#233;hel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lemire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bussi&#232;res" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04060-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hym" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Anderson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Siekerman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Anderson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Huet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.665306" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03430348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00662.2019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00344.2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551416v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Kyeong Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly D. Ulrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21291" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agn&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnigal Juliette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Corinne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericsson Magnus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu Roth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>