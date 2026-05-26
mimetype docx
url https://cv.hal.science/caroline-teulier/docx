--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1017,287 +1017,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating variability from motor primitives during infant locomotor development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bastien Berret</w:t>
+                <w:t xml:space="preserve">Lower limb muscle activity during first and second tennis serves: a comparison of three surface electromyography normalisation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clint Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.87463⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2023.2278154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252176v1</w:t>
+                <w:t xml:space="preserve">hal-04355139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower limb muscle activity during first and second tennis serves: a comparison of three surface electromyography normalisation methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clint Hansen</w:t>
+                <w:t xml:space="preserve">Generating variability from motor primitives during infant locomotor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hinnekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Barbu-Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh-Cuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14763141.2023.2278154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.87463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355139v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity and combined hormonal contraception: association with female students’ perception of menstrual symptoms</w:t>
               </w:r>
@@ -3481,51 +3481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonnigal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.16488-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3859" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05745-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Triolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Delabarre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251388815" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Micallef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hinnekens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu-Roth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2023.1340298" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252176v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2023.2278154" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ericsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1185343" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Henriot-J&#233;hel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lemire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bussi&#232;res" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04060-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hym" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Anderson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Siekerman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Anderson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Huet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.665306" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03430348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00662.2019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00344.2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551416v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Kyeong Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly D. Ulrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21291" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agn&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnigal Juliette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Corinne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericsson Magnus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu Roth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.70588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bonnigal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.24.16488-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3859" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05745-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Triolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Delabarre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541251388815" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Micallef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire P Millet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hinnekens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Cuong Do" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu-Roth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2023.1340298" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2023.2278154" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252176v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87463" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ericsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1185343" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Henriot-J&#233;hel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Lemire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bussi&#232;res" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04060-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hym" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Anderson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410424v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Siekerman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Anderson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Donnelly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Huet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.665306" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03430348v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00662.2019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Labaune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00344.2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551416v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do-Kyeong Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverly D. Ulrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21291" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agn&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnigal Juliette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Corinne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericsson Magnus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu Roth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>