--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -398,588 +398,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Secret et publicité diplomatiques dans les Mémoires de Marguerite de Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44, pp.423-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14637-7.p.0423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La copia comme energeia métaphorique autour de la Pléiade et des ramistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Copia: théories et pratiques, 28, 1-14 https://www.saprat.fr/media/a51cbbaa0d8dfe27360576c7b5f26342/camenae-28-4-trotot.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A METÁFORA DO SER VIVO NA DEFESA E ILUSTRAÇÃO DA LÍNGUA FRANCESA DE DU BELLAY (1549) COMO FIGURA DUMA FÁBRICA DA HISTÓRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anais dos Encontros Internacionais UFES/UPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du sonnet 15 des Amours. La poétique de l’imitation : vitesse et « entrelecture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malice, le Magazine des Littératures et des Cultures à l'ère numérique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Le Goût des lettres - Dissidence, déviance, décentrement 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Memoirs of Marguerite de Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The Memoirs of Marguerite de Valois</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women's portrait of the self Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.1-16</w:t>
+              <w:t xml:space="preserve">, 2016, Women's Self-Portraits in Early Modernity, 6, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Women's Self-Portraits in Early Modernity, 6, pp.1-19</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au milieu d’un million de sépulcres », l’écriture comme salut chez Jean de Léry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Figures du salut, 12, pp.65-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au milieu d'un million de sépulchres&amp;quot;. L’écriture comme salut chez Jean de Léry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et Recherches de l'UMLV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12, pp.65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405676v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01166421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2190,2327 +2190,2327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marguerite de Valois et les mignons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Ferrer; Eugenio Refini; Luc Vaillancourt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations de soi à la Renaissance. Representing the Self in the Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.167-182, 2023, République des Lettres, 979-1-03702906-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'écriture mémorialiste de Charlotte Arbaleste, humble incarnation de la parole spirituelle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Clément; Isabelle Garnier; Dariusz Krawczyk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Autorité de la parole spirituelle féminine en français au XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.237-253, 2023, Faux Titre, 978-90-04-52631-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.167-182, 2023, République des Lettres, 979-1-03702906-5</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Médicis, figure miroir des Mémoires de Marguerite de Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Fonkenell et Caroline zum Kolk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catherine de Médicis (1519-1589), Politique et art dans la France de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Passage, pp.71-82, 2022, 978-2-84742-485-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Le Passage, pp.71-82, 2022, 978-2-84742-485-0</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception ronsardienne de la métaphore et enjeux théoriques dans les traités de Marie de Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou and Paul J. Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ronsard and Du Bartas in Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-90-04-43621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Ronsard and Du Bartas in Early Modern Europe</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valoriser des corpus littéraires numériques avec Wikisource : de la recherche à la pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lechevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Barbe; Marta Severo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wikipédia. Objet de médiation et de transmission des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-90-04-43621</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-176, 2021, Intelligences numériques, 9782840163886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambiguïtés épiques de la grande mère Cybèle dans la Franciade de Ronsard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Rouget. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Toute l'âme de la poésie héroïque". Etudes sur l'épopée en France (XVIe-XVIIIe siècle) offertes à Denis Bjaï</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.157-175, 2021, 976-2-600-06268-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natura res Ficta Cardan (1501-1576) et les limites incertaines du discours scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roberto Poma, Maria Sorokina, Nicolas Weill-Parot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les confins incertains de la nature (XIIe-XVIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, p. 51-64, 2021, 978-2-7116-3017-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction [Femmes à l'oeuvre dans la construction des savoirs. Paradoxes de la visibilité et de l'invisibilité.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Lechevrel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mornat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Wikipédia. Objet de médiation et de transmission des savoirs</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Trotot, Claire Delahaye, Isabelle Mornat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes à l'oeuvre dans la construction des savoirs. Paradoxes de la visibilité et de l'invisibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-176, 2021, Intelligences numériques, 9782840163886</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LISAA Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, collection « Savoirs en Texte » ., 978-2-9566480-6-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.157-175, 2021, 976-2-600-06268-8</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets nomades du voyage diplomatique en Flandres de Marguerite de Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariane Fenneteaux, Anne-Marie Miller Blaise, Nancy Oddo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et formations des identités à l'ère de la première mondialisation, XVIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 252-263, 2020, 978-2-503-58707-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, p. 51-64, 2021, 978-2-7116-3017-2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duplessis-Mornay (1548-1606), singularité de l'écrivaine au miroir du mari élu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Trotot, Isabelle Mornat, Claire Delahaye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes à l'oeuvre dans la construction des savoirs. Paradoxes de la visibilité et de l'invisibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LISAA Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Collection : "Savoirs en texte", 978-2-9566480-6-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Femmes à l'oeuvre dans la construction des savoirs. Paradoxes de la visibilité et de l'invisibilité</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de Valois et la voix d'Echo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Magnien et Eliane Viennot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Marguerite de Valois à la reine Margot. Autrice, mécène, inspiratrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.33-45, 2019, 978-2-7535-7650-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’innutrition à l’anthropophagie, un parcours du comparant à partir de la Défense : la littérature entre singularité et imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Bonnier et Ariane Ferry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le retour du comprant. La métaphoreà l'épreuve du temps littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.221-236, 2019, 978-2-406-08186-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08188-3.p.0221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les femmes créatrices et les savoirs, perspectives transfrontalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Trotot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autoportraits, autofictions de femmes à l'époque moderne. Savoirs et fabrique d'identité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Collection : "Savoirs en texte", 978-2-9566480-6-2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-30, 2018, 978-2-406-07236-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction [Femmes à l'oeuvre dans la construction des savoirs. Paradoxes de la visibilité et de l'invisibilité.]</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mémoires de Marguerite de Valois, expérience des savoirs, savoirs de l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Trotot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autoportraits, autofictions de femmes à l'époque moderne. Savoirs et fabrique d'identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.73-95, 2018, -2-406-07236-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction, Métaphore, savoirs et arts au début des temps modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Petey-Girard; Caroline Trotot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métaphore, savoirs et arts au début des temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 89, Classiques Garnier, p. 7-20, 2015, Métaphore, savoirs et arts au début des temps modernes, collection: colloques, congrès et conférences sur la Renaissance européenne, 978-2-8124-6024-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6026-5.p.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture des Mémoires de Marguerite de Valois, Métaphore et fiction de soi dans l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rachel Darmon; Adeline Desbois-Ientile. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etudes sur la Renaissances (114), Classiques Garnier, pp.369-387, 2015, L'histoire à la Renaissance, 978-2-8124-6039-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommeil, rêve et connaissance dans le De propria vita de Cardan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Leroux; Nicoletta Palmieri; Christine Pigné. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sommeil, approches philosophiques et médicales de l'Antiquité à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Honoré Champion, p. 401-417, 2015, Le Sommeil, approches philosophiques et médicales de l'Antiquité à la Renaissance collection: sciences, techniques et civilisations du Moyen age à l'aube des Lumières, 978-2-7453-2766-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Splendeur de la métaphore et connaissance chez Cardan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Petey-Girard; Caroline Trotot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métaphore, savoirs et arts au début des temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 205-223, 2015, Métaphore, savoirs et arts au début des temps modernes, collection: colloques, congrès et conférences sur la Renaissance européenne, 978-2-8124-6024-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre et écrire la Saint-Barthélemy au féminin: les Mémoires de Marguerite de Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Trotot et Michael A. Soubbotnik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.59-71, 2013, 978-2-86820-497-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topiques métaphoriques de Sébillet à Fouquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Dominique Legrand et Keith Cameron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vocabulaire et création poétique dans les jeunes années de la Pléiade (1547-1555)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.233-245, 2013, 978-2-7453-2536-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction, Vivre l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2020, collection « Savoirs en Texte » ., 978-2-9566480-6-2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alain Soubbotnik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Trotot et Michael A. Soubbotnik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.7-11, 2013, 978-2-86820-497-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 252-263, 2020, 978-2-503-58707-3</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Discours de Ronsard, refus de la rupture historique et invention d'un genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zbigniew Przychodniak, Piotr Sniedziewski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction de l'histoire. Formes et imaginaires de la rupture.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la société des amis des sciences et des lettres de Poznan, pp.19-33, 2012, 978-83-7654-175-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture de l'histoire et fiction de soi chez Jean de Léry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zbigniew Przychodniak et Gisèle Seginiger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.105-116, 2011, 978-2-86820-472-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.33-45, 2019, 978-2-7535-7650-6</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphore dans la poésie de la Pléiade: une mise en texte philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kazuhiro Matsuzawa et Gisèle Seginger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mise en texte des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.97-110, 2010, 978-2-86820-457-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.73-95, 2018, -2-406-07236-2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place du spectateur et fonction de l'image dans la partie brésilienne des Grands voyages de Théodore de Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Lafont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'artiste savant à la conquête du monde moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.79-95, 2010, 978-2-86820-399-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-30, 2018, 978-2-406-07236-2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le De propria vita de Cardan, autobiographie d'un savant de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Alexandre-Bergues et Jeanyves Guérin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et savants dans la littérature (Moyen Age-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions classiques Garnier, pp.69-88, 2010, 978-2-8124-0136-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...74 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altanima, Audiberti et Le Tasse, ou l'imitation en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nelly Labere. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Audiberti: l'imaginaire de l'éclectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.67-79, 2009, 978-2-903440-84-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.25021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 16, Honoré Champion, p. 401-417, 2015, Le Sommeil, approches philosophiques et médicales de l'Antiquité à la Renaissance collection: sciences, techniques et civilisations du Moyen age à l'aube des Lumières, 978-2-7453-2766-6</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations du corps dans les Discours de Ronsard : « je n'ay rien que la chair » ( Responce aux Injures, v. 662)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Duché. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ronsard poète militant, Discours des misères de ce temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF-CNED, pp.109-126, 2009, 978-2-13-057840-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des images dans la poétique ronsardienne de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gisèle Seginger, Piotr Sniedziewski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Editions de la société des amis des sciences et des lettres de Poznan, pp.9-24, 2009, 978-83-706357-7-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...815 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743544v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00859516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronsard et l’allégorie dans les Discours</w:t>
               </w:r>
@@ -5108,51 +5108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v7o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03992509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0423" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delahaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natania Meeker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aes.revues.org/696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rees" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alain Soubbotnik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18212-2.p.0111" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18307-5.p.0071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03989653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03981666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://brill.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/15165" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/f5227e8c956817965f71b5cbb9e5c6e9/?tx_sfbooks_book%5Bbook%5D=283&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503587073-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08188-3.p.0221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/autoportraits-autofictions-de-femmes-a-l-epoque-moderne-savoirs-et-fabrique-d-identite.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-classiques--garnier-com.fennec.u-pem.fr/numerique/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6026-5.p.0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135320v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.25021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05417303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/INVV4278" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03992193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03964747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03965431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v7o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03992509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0423" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delahaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natania Meeker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aes.revues.org/696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rees" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alain Soubbotnik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18212-2.p.0111" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18307-5.p.0071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03981666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03989653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://brill.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/15165" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/f5227e8c956817965f71b5cbb9e5c6e9/?tx_sfbooks_book%5Bbook%5D=283&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503587073-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08188-3.p.0221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/autoportraits-autofictions-de-femmes-a-l-epoque-moderne-savoirs-et-fabrique-d-identite.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6026-5.p.0007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-classiques--garnier-com.fennec.u-pem.fr/numerique/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.25021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05417303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/INVV4278" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03992193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03964747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03965431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>