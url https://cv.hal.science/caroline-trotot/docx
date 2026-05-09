--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -398,174 +398,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La copia comme energeia métaphorique autour de la Pléiade et des ramistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Copia: théories et pratiques, 28, 1-14 https://www.saprat.fr/media/a51cbbaa0d8dfe27360576c7b5f26342/camenae-28-4-trotot.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Secret et publicité diplomatiques dans les Mémoires de Marguerite de Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44, pp.423-440. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14637-7.p.0423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14637-7.p.0423⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04054490v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03800253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A METÁFORA DO SER VIVO NA DEFESA E ILUSTRAÇÃO DA LÍNGUA FRANCESA DE DU BELLAY (1549) COMO FIGURA DUMA FÁBRICA DA HISTÓRIA</w:t>
               </w:r>
@@ -2190,2327 +2190,2327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'écriture mémorialiste de Charlotte Arbaleste, humble incarnation de la parole spirituelle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Clément; Isabelle Garnier; Dariusz Krawczyk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Autorité de la parole spirituelle féminine en français au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.237-253, 2023, Faux Titre, 978-90-04-52631-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marguerite de Valois et les mignons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Trotot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Ferrer; Eugenio Refini; Luc Vaillancourt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations de soi à la Renaissance. Representing the Self in the Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.167-182, 2023, République des Lettres, 979-1-03702906-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.237-253, 2023, Faux Titre, 978-90-04-52631-0</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de Médicis, figure miroir des Mémoires de Marguerite de Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Fonkenell et Caroline zum Kolk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catherine de Médicis (1519-1589), Politique et art dans la France de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Passage, pp.71-82, 2022, 978-2-84742-485-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Le Passage, pp.71-82, 2022, 978-2-84742-485-0</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception ronsardienne de la métaphore et enjeux théoriques dans les traités de Marie de Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou and Paul J. Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ronsard and Du Bartas in Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-90-04-43621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Ronsard and Du Bartas in Early Modern Europe</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valoriser des corpus littéraires numériques avec Wikisource : de la recherche à la pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Lechevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lionel Barbe; Marta Severo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wikipédia. Objet de médiation et de transmission des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-90-04-43621</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-176, 2021, Intelligences numériques, 9782840163886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambiguïtés épiques de la grande mère Cybèle dans la Franciade de Ronsard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Rouget. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Toute l'âme de la poésie héroïque". Etudes sur l'épopée en France (XVIe-XVIIIe siècle) offertes à Denis Bjaï</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.157-175, 2021, 976-2-600-06268-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natura res Ficta Cardan (1501-1576) et les limites incertaines du discours scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roberto Poma, Maria Sorokina, Nicolas Weill-Parot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les confins incertains de la nature (XIIe-XVIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, p. 51-64, 2021, 978-2-7116-3017-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duplessis-Mornay (1548-1606), singularité de l'écrivaine au miroir du mari élu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Trotot, Isabelle Mornat, Claire Delahaye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes à l'oeuvre dans la construction des savoirs. Paradoxes de la visibilité et de l'invisibilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LISAA Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Collection : "Savoirs en texte", 978-2-9566480-6-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction [Femmes à l'oeuvre dans la construction des savoirs. Paradoxes de la visibilité et de l'invisibilité.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Lechevrel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mornat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Wikipédia. Objet de médiation et de transmission des savoirs</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Trotot, Claire Delahaye, Isabelle Mornat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes à l'oeuvre dans la construction des savoirs. Paradoxes de la visibilité et de l'invisibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-176, 2021, Intelligences numériques, 9782840163886</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LISAA Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, collection « Savoirs en Texte » ., 978-2-9566480-6-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.157-175, 2021, 976-2-600-06268-8</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets nomades du voyage diplomatique en Flandres de Marguerite de Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariane Fenneteaux, Anne-Marie Miller Blaise, Nancy Oddo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets nomades. Circulations matérielles, appropriations et formations des identités à l'ère de la première mondialisation, XVIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 252-263, 2020, 978-2-503-58707-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’innutrition à l’anthropophagie, un parcours du comparant à partir de la Défense : la littérature entre singularité et imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Bonnier et Ariane Ferry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le retour du comprant. La métaphoreà l'épreuve du temps littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.221-236, 2019, 978-2-406-08186-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08188-3.p.0221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction [Femmes à l'oeuvre dans la construction des savoirs. Paradoxes de la visibilité et de l'invisibilité.]</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de Valois et la voix d'Echo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Magnien et Eliane Viennot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Marguerite de Valois à la reine Margot. Autrice, mécène, inspiratrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.33-45, 2019, 978-2-7535-7650-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les femmes créatrices et les savoirs, perspectives transfrontalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Trotot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autoportraits, autofictions de femmes à l'époque moderne. Savoirs et fabrique d'identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-30, 2018, 978-2-406-07236-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mémoires de Marguerite de Valois, expérience des savoirs, savoirs de l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Trotot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autoportraits, autofictions de femmes à l'époque moderne. Savoirs et fabrique d'identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.73-95, 2018, -2-406-07236-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Splendeur de la métaphore et connaissance chez Cardan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Petey-Girard; Caroline Trotot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métaphore, savoirs et arts au début des temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 205-223, 2015, Métaphore, savoirs et arts au début des temps modernes, collection: colloques, congrès et conférences sur la Renaissance européenne, 978-2-8124-6024-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommeil, rêve et connaissance dans le De propria vita de Cardan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Leroux; Nicoletta Palmieri; Christine Pigné. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sommeil, approches philosophiques et médicales de l'Antiquité à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Honoré Champion, p. 401-417, 2015, Le Sommeil, approches philosophiques et médicales de l'Antiquité à la Renaissance collection: sciences, techniques et civilisations du Moyen age à l'aube des Lumières, 978-2-7453-2766-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction, Métaphore, savoirs et arts au début des temps modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Petey-Girard; Caroline Trotot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métaphore, savoirs et arts au début des temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 89, Classiques Garnier, p. 7-20, 2015, Métaphore, savoirs et arts au début des temps modernes, collection: colloques, congrès et conférences sur la Renaissance européenne, 978-2-8124-6024-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6026-5.p.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture des Mémoires de Marguerite de Valois, Métaphore et fiction de soi dans l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rachel Darmon; Adeline Desbois-Ientile. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etudes sur la Renaissances (114), Classiques Garnier, pp.369-387, 2015, L'histoire à la Renaissance, 978-2-8124-6039-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre et écrire la Saint-Barthélemy au féminin: les Mémoires de Marguerite de Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Trotot et Michael A. Soubbotnik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.59-71, 2013, 978-2-86820-497-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topiques métaphoriques de Sébillet à Fouquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Dominique Legrand et Keith Cameron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vocabulaire et création poétique dans les jeunes années de la Pléiade (1547-1555)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.233-245, 2013, 978-2-7453-2536-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction, Vivre l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Trotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2020, collection « Savoirs en Texte » ., 978-2-9566480-6-2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alain Soubbotnik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Trotot et Michael A. Soubbotnik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.7-11, 2013, 978-2-86820-497-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 252-263, 2020, 978-2-503-58707-3</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Discours de Ronsard, refus de la rupture historique et invention d'un genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zbigniew Przychodniak, Piotr Sniedziewski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction de l'histoire. Formes et imaginaires de la rupture.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la société des amis des sciences et des lettres de Poznan, pp.19-33, 2012, 978-83-7654-175-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Collection : "Savoirs en texte", 978-2-9566480-6-2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture de l'histoire et fiction de soi chez Jean de Léry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zbigniew Przychodniak et Gisèle Seginiger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.105-116, 2011, 978-2-86820-472-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.33-45, 2019, 978-2-7535-7650-6</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphore dans la poésie de la Pléiade: une mise en texte philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kazuhiro Matsuzawa et Gisèle Seginger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mise en texte des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.97-110, 2010, 978-2-86820-457-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place du spectateur et fonction de l'image dans la partie brésilienne des Grands voyages de Théodore de Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Lafont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'artiste savant à la conquête du monde moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.79-95, 2010, 978-2-86820-399-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-30, 2018, 978-2-406-07236-2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le De propria vita de Cardan, autobiographie d'un savant de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Alexandre-Bergues et Jeanyves Guérin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et savants dans la littérature (Moyen Age-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions classiques Garnier, pp.69-88, 2010, 978-2-8124-0136-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altanima, Audiberti et Le Tasse, ou l'imitation en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nelly Labere. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Audiberti: l'imaginaire de l'éclectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.67-79, 2009, 978-2-903440-84-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.25021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des images dans la poétique ronsardienne de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gisèle Seginger, Piotr Sniedziewski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Editions de la société des amis des sciences et des lettres de Poznan, pp.9-24, 2009, 978-83-706357-7-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Etudes sur la Renaissances (114), Classiques Garnier, pp.369-387, 2015, L'histoire à la Renaissance, 978-2-8124-6039-5</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations du corps dans les Discours de Ronsard : « je n'ay rien que la chair » ( Responce aux Injures, v. 662)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trotot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Duché. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ronsard poète militant, Discours des misères de ce temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF-CNED, pp.109-126, 2009, 978-2-13-057840-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...910 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135320v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00743544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronsard et l’allégorie dans les Discours</w:t>
               </w:r>
@@ -5108,51 +5108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v7o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03992509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0423" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delahaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natania Meeker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aes.revues.org/696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rees" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alain Soubbotnik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18212-2.p.0111" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18307-5.p.0071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03981666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03989653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://brill.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/15165" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/f5227e8c956817965f71b5cbb9e5c6e9/?tx_sfbooks_book%5Bbook%5D=283&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503587073-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08188-3.p.0221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/autoportraits-autofictions-de-femmes-a-l-epoque-moderne-savoirs-et-fabrique-d-identite.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6026-5.p.0007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303058v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-classiques--garnier-com.fennec.u-pem.fr/numerique/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.25021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05417303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/INVV4278" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03992193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03964747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03965431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v7o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03992509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14637-7.p.0423" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mornat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delahaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1162" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natania Meeker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aes.revues.org/696" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rees" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935292v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alain Soubbotnik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18212-2.p.0111" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18307-5.p.0071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03989653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03981666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803861v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://brill.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/15165" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886160v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/f5227e8c956817965f71b5cbb9e5c6e9/?tx_sfbooks_book%5Bbook%5D=283&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503587073-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08188-3.p.0221" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/autoportraits-autofictions-de-femmes-a-l-epoque-moderne-savoirs-et-fabrique-d-identite.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-classiques--garnier-com.fennec.u-pem.fr/numerique/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6026-5.p.0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.25021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05417303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/INVV4278" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03992193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03964747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03965431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>