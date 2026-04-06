--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -72,2781 +72,2880 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atelier de potier du Ier siècle découvert à Aregenua (Vieux-Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SFECAG. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Congrès de Bruxelles du 29 mai au 1er juin 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.381-396, 2025, 978-2-9579916-4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Stress-Induced Changes in Defense Phytohormones and Related Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Noctor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reactive Oxygen Species in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2526, Springer US, pp.215-223, 2022, Methods in Molecular Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2469-2_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite modification in oxidative stress responses: A case study of two defense hormones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lug Trémulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank van Breusegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 196, pp.145-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2023.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-use strategies in stem radial growth of two oak species, one Temperate deciduous and one Mediterranean evergreen: what can be inferred from seasonal variations in the delta C-13 of the current year ring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Maguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (8), pp.1329 - 1341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpz043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metabolomics of oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Noctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112, pp.33-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of seasonal variations in water-use efficiency calculated from the carbon isotope composition of tree rings and flux data in a temperate forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (2), pp.230-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02238.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of carbohydrate supply on stem growth, wood and respired CO2 13C: assessment by experimental girdling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (7), pp.818-830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpq039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation to high CO 2 in maize is related to water status and dependent on leaf rank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneke Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Muchwesi Mukubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Pellny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getu Beyene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (2), pp.314-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02245.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional modulation of NAD levels and metabolite profiles in Nicotiana sylvestris by mitochondrial electron transport and carbon/nitrogen supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Pellny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 231 (5), pp.1145-1157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-010-1117-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalks between Myo-Inositol Metabolism, Programmed Cell Death and Basal Immunity in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf and twig 13C during growth in relation to biochemical composition and respired CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lelarge-Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007364⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (6), pp.777-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpp013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285707v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of PEPC phosphorylation on growth and development of Arabidopsis thaliana: Molecular and physiological characterization of PEPC kinase mutants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Besin</w:t>
+                <w:t xml:space="preserve">Crosstalks between Myo-Inositol Metabolism, Programmed Cell Death and Basal Immunity in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Hong Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.04.030⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964785v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic 12 C/ 13 C isotope fractionation by invertase: evidence for a small in vitro isotope effect and comparison of two techniques for the isotopic analysis of carbohydrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Guérard</w:t>
+                <w:t xml:space="preserve">The impact of PEPC phosphorylation on growth and development of Arabidopsis thaliana: Molecular and physiological characterization of PEPC kinase mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ambard-Bretteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Besin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.4068⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 583 (10), pp.1649-1652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03699855v1</w:t>
+                <w:t xml:space="preserve">hal-00964785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotranslational proteolysis dominates glutathione homeostasis to support proper growth and development.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Kinetic 12 C/ 13 C isotope fractionation by invertase: evidence for a small in vitro isotope effect and comparison of two techniques for the isotopic analysis of carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bathellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.109.069757⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (16), pp.2499-2506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853794v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf and twig 13C during growth in relation to biochemical composition and respired CO2</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cotranslational proteolysis dominates glutathione homeostasis to support proper growth and development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpp013⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (10), pp.3296-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.069757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368787v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical composition is not the main factor influencing variability in carbon isotope composition of tree rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (11), pp.1619-1628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/28.11.1619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal, daily and diurnal variations in the stable carbon isotope composition of carbon dioxide respired by tree trunks in a deciduous oak forest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanbostal</w:t>
+                <w:t xml:space="preserve">A comparative study of amino acid measurement in leaf extracts by gas chromatography-time of flight-mass spectrometry and high performance liquid chromatography with fluorescence detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Noctor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Thominet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-006-0592-z⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (2), pp.161-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-007-0057-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168089v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of amino acid measurement in leaf extracts by gas chromatography-time of flight-mass spectrometry and high performance liquid chromatography with fluorescence detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
+                <w:t xml:space="preserve">Seasonal, daily and diurnal variations in the stable carbon isotope composition of carbon dioxide respired by tree trunks in a deciduous oak forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pontailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanbostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-007-0057-3⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 151 (2), pp.268-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-006-0592-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369322v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the exploitation of marine resource by the terrestrial insect Scapteriscus didactylus through stable isotope analyzes of its cuticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Maros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Girondot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6785-6-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carbon isotope composition of CO2 respired by trunks: comparison of four sampling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (3), pp.369-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.1799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondria-Driven Changes in Leaf NAD Status Exert a Crucial Influence on the Control of Nitrate Assimilation and the Integration of Carbon and Nitrogen Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Foyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 139 (1), pp.64-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.105.066399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368874v1</w:t>
-              </w:r>
-[...147 lines deleted...]
-                <w:t xml:space="preserve">hal-05369351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2993,51 +3092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelarge-Trouverie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cohen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lug Tr&#233;mulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Breusegem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.01.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Maia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.09.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3MVN05F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02238.x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369077v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Prins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Muchwesi Mukubi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Pellny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getu Beyene" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02245.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hager" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine de Paepe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1117-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PG15T07-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Hong Meng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Massoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebouteiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.04.030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gu&#233;rard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4068" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TCRTQ9R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frottin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Espagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Traverso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.069757" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368787v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge-Trouverie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damesin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1619" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bergot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Thominet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0057-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GDT0CLT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louveaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelarge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-6-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991053v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1799" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G507KHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Foyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.066399" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2469-2_16" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trouverie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369351v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelarge-Trouverie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gu&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2469-2_16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lug Tr&#233;mulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Breusegem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.01.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Maia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.09.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3MVN05F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02238.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Prins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Muchwesi Mukubi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Pellny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getu Beyene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02245.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hager" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine de Paepe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1117-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PG15T07-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge-Trouverie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damesin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Hong Meng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Massoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007364" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebouteiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.04.030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4068" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TCRTQ9R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frottin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Espagne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Traverso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.069757" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1619" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bergot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Thominet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0057-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GDT0CLT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louveaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelarge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-6-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaves" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1799" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G507KHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Foyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.066399" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>