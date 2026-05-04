--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -72,271 +72,378 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude archéométrique. Jort rue Paul Duhomme et Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Caen Normandie. 2025, pp.440-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de potier du Ier siècle découvert à Aregenua (Vieux-Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Trouverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SFECAG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congrès de Bruxelles du 29 mai au 1er juin 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.381-396, 2025, 978-2-9579916-4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Stress-Induced Changes in Defense Phytohormones and Related Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Noctor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Oxygen Species in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2526, Springer US, pp.215-223, 2022, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2469-2_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -346,2606 +453,2606 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite modification in oxidative stress responses: A case study of two defense hormones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lug Trémulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank van Breusegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 196, pp.145-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2023.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-use strategies in stem radial growth of two oak species, one Temperate deciduous and one Mediterranean evergreen: what can be inferred from seasonal variations in the delta C-13 of the current year ring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Maguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (8), pp.1329 - 1341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpz043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metabolomics of oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Noctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112, pp.33-53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotopic signature of CO2 emitted by plant compartments and soil in two temperate deciduous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome J. Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (2), pp.173-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-012-0249-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of seasonal variations in water-use efficiency calculated from the carbon isotope composition of tree rings and flux data in a temperate forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufrêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (2), pp.230-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02238.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of carbohydrate supply on stem growth, wood and respired CO2 13C: assessment by experimental girdling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (7), pp.818-830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpq039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation to high CO 2 in maize is related to water status and dependent on leaf rank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneke Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Muchwesi Mukubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Pellny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getu Beyene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (2), pp.314-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02245.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional modulation of NAD levels and metabolite profiles in Nicotiana sylvestris by mitochondrial electron transport and carbon/nitrogen supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Pellny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 231 (5), pp.1145-1157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-010-1117-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf and twig 13C during growth in relation to biochemical composition and respired CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Eglin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Damesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (6), pp.777-788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpp013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalks between Myo-Inositol Metabolism, Programmed Cell Death and Basal Immunity in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Hong Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (10), pp.e7364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0007364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of PEPC phosphorylation on growth and development of Arabidopsis thaliana: Molecular and physiological characterization of PEPC kinase mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ambard-Bretteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Besin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 583 (10), pp.1649-1652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic 12 C/ 13 C isotope fractionation by invertase: evidence for a small in vitro isotope effect and comparison of two techniques for the isotopic analysis of carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bathellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (16), pp.2499-2506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.4068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotranslational proteolysis dominates glutathione homeostasis to support proper growth and development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Frottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (10), pp.3296-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.109.069757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical composition is not the main factor influencing variability in carbon isotope composition of tree rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Eglin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (11), pp.1619-1628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/28.11.1619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of amino acid measurement in leaf extracts by gas chromatography-time of flight-mass spectrometry and high performance liquid chromatography with fluorescence detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Noctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Thominet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge-Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (2), pp.161-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-007-0057-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal, daily and diurnal variations in the stable carbon isotope composition of carbon dioxide respired by tree trunks in a deciduous oak forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Pontailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanbostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 151 (2), pp.268-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-006-0592-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the exploitation of marine resource by the terrestrial insect Scapteriscus didactylus through stable isotope analyzes of its cuticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Maros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Louveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Girondot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6785-6-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carbon isotope composition of CO2 respired by trunks: comparison of four sampling methods</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondria-Driven Changes in Leaf NAD Status Exert a Crucial Influence on the Control of Nitrate Assimilation and the Integration of Carbon and Nitrogen Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chaves</w:t>
+                <w:t xml:space="preserve">Christelle Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Prioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Foyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.1799⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139 (1), pp.64-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.066399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03991053v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondria-Driven Changes in Leaf NAD Status Exert a Crucial Influence on the Control of Nitrate Assimilation and the Integration of Carbon and Nitrogen Metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lelarge</w:t>
+                <w:t xml:space="preserve">The carbon isotope composition of CO2 respired by trunks: comparison of four sampling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Prioul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosine de Paepe</w:t>
+                <w:t xml:space="preserve">C. Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Foyer</w:t>
+                <w:t xml:space="preserve">M. Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 139 (1), pp.64-78. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (3), pp.369-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.105.066399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.1799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368874v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3092,51 +3199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trouverie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369351v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelarge-Trouverie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gu&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2469-2_16" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lug Tr&#233;mulot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Breusegem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.01.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Maia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.09.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3MVN05F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02238.x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Prins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Muchwesi Mukubi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Pellny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getu Beyene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02245.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hager" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine de Paepe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1117-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PG15T07-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge-Trouverie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damesin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Hong Meng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Massoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007364" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebouteiller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.04.030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4068" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TCRTQ9R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frottin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Espagne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Traverso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.069757" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1619" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bergot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Thominet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0057-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GDT0CLT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368860v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louveaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelarge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-6-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaves" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1799" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G507KHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368874v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Foyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.066399" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trouverie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05572943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelarge-Trouverie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Mhamdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gu&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2469-2_16" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lug Tr&#233;mulot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Breusegem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.01.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Maia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.09.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3MVN05F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Berveiller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0249-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02238.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Prins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Muchwesi Mukubi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Pellny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getu Beyene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02245.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Hager" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine de Paepe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1117-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PG15T07-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge-Trouverie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damesin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Hong Meng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Massoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebouteiller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.04.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03699855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4068" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TCRTQ9R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frottin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Espagne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Traverso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.069757" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelarge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/28.11.1619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bergot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Thominet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0057-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GDT0CLT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Lelarge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanbostal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-006-0592-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5QSZFH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louveaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelarge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-6-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Foyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.066399" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991053v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.1799" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2G507KHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>