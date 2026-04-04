--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -549,165 +549,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie Droit du travail in chronique de droit privé et économique de l'environnement</w:t>
+                <w:t xml:space="preserve">Regards sur les attributions du CSE à la lumière de la loi Climat et Résilience du 22 août 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2</w:t>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992250v1</w:t>
+                <w:t xml:space="preserve">hal-03992245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur les attributions du CSE à la lumière de la loi Climat et Résilience du 22 août 2021</w:t>
+                <w:t xml:space="preserve">Partie Droit du travail in chronique de droit privé et économique de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.109</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992245v1</w:t>
+                <w:t xml:space="preserve">hal-03992250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Le Monde du travail face au défi de la transition écologique</w:t>
               </w:r>
@@ -769,342 +769,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03955020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile reconnaissance de la Covid-19 en maladie professionnelle : critique du décret n°2020-1131 du 14 sept.2020 - bulletin d'Aix, 2021, n° 1, pp.67-76</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La crise du Covid-19 analysée sous l'angle de la santé et de la sécurité au travail. Bulletin d'Aix, 2021, n°1, pp.77-86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Aix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501809v1</w:t>
+                <w:t xml:space="preserve">hal-03501815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise du Covid-19 analysée sous l'angle de la santé et de la sécurité au travail. Bulletin d'Aix, 2021, n°1, pp.77-86</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La difficile reconnaissance de la Covid-19 en maladie professionnelle : critique du décret n°2020-1131 du 14 sept.2020 - bulletin d'Aix, 2021, n° 1, pp.67-76</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'Aix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501815v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">la réforme de la santé au travail et la démarche de prévention des risques professionnels dans l’entreprise</w:t>
+                <w:t xml:space="preserve">La santé au travail à la recherche d’un nouveau souffle : Les perspectives de la prochaine réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° GPL429o8, pp.62</w:t>
+              <w:t xml:space="preserve">, 2021, juin, n° GPL422j3, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487430v1</w:t>
+                <w:t xml:space="preserve">hal-03487350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé au travail à la recherche d’un nouveau souffle : Les perspectives de la prochaine réforme</w:t>
+                <w:t xml:space="preserve">la réforme de la santé au travail et la démarche de prévention des risques professionnels dans l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, juin, n° GPL422j3, pp.56</w:t>
+              <w:t xml:space="preserve">, 2021, n° GPL429o8, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487350v1</w:t>
+                <w:t xml:space="preserve">hal-03487430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'obligation de sécurité de l'employeur à l'épreuve de la pandémie de Covid-19</w:t>
               </w:r>
@@ -1235,247 +1235,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le règlement intérieur du comité social et économique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel taux de majoration des heures supplémentaires dans les accords d'entreprise signés en région PACA au premier semestre 2018 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 05, pp.395</w:t>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.138-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04875685v1</w:t>
+                <w:t xml:space="preserve">hal-03226274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le règlement intérieur du comité social et économique</w:t>
+                <w:t xml:space="preserve">Le règlement intérieur du comité social et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, 05, pp.395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226269v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04875685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel taux de majoration des heures supplémentaires dans les accords d'entreprise signés en région PACA au premier semestre 2018 ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">le règlement intérieur du comité social et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18, pp.138-154</w:t>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226274v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie Droit du travail in Chronique de droit privé et économique de l'environnement</w:t>
               </w:r>
@@ -1537,674 +1537,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge des frais d'expertise en cas d'annulation de la délibération du CHSCT, note sous Cass. soc., 31 mai 2017, n° 16-16949</w:t>
+                <w:t xml:space="preserve">Impossibilité d'autoriser le licenciement d'un salarié protégé, quand bien même quitter l'entreprise présenterait pour lui un intérêt. Note sous CE, 4ème ch., 13 septembre 2017, n° 399972</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 303, pp.55</w:t>
+              <w:t xml:space="preserve">, 2017, 309, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794395v1</w:t>
+                <w:t xml:space="preserve">hal-01794411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impossibilité d'autoriser le licenciement d'un salarié protégé, quand bien même quitter l'entreprise présenterait pour lui un intérêt. Note sous CE, 4ème ch., 13 septembre 2017, n° 399972</w:t>
+                <w:t xml:space="preserve">Prise en charge des frais d'expertise en cas d'annulation de la délibération du CHSCT, note sous Cass. soc., 31 mai 2017, n° 16-16949</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 309, pp.50</w:t>
+              <w:t xml:space="preserve">, 2017, 303, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794411v1</w:t>
+                <w:t xml:space="preserve">hal-01794395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">la réforme de la contestation de l'expertise CHSCT</w:t>
+                <w:t xml:space="preserve">Regards sur la précaution en droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 163</w:t>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.16-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794521v1</w:t>
+                <w:t xml:space="preserve">halshs-01433141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur la précaution en droit du travail</w:t>
+                <w:t xml:space="preserve">la réforme de la contestation de l'expertise CHSCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1, pp.16-26</w:t>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01433141v1</w:t>
+                <w:t xml:space="preserve">hal-01794521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sort des anciennes clauses de désignation des organismes de prévoyance . Observation sous CA Aix-en-Provence, 1ère Ch.B, 9 oct. 2014, n°2014 / 525 et CA Paris, Ch. 16 oct. 2014, n°12 / 17007, in Chronique de droit de protection sociale, JCP E 2015, n°12, 1143</w:t>
+                <w:t xml:space="preserve">CHSCT : Le contrôle judiciaire porté sur la nécessité et l'utilité du recours à l'expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487130v1</w:t>
+                <w:t xml:space="preserve">halshs-01433531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHSCT : Le contrôle judiciaire porté sur la nécessité et l'utilité du recours à l'expertise</w:t>
+                <w:t xml:space="preserve">Le devoir d'information et de conseil dans les contrats informatiques sous l'influence de l'article 1135 du Code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.133-138</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.1037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01433531v1</w:t>
+                <w:t xml:space="preserve">halshs-01433348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devoir d'information et de conseil dans les contrats informatiques sous l'influence de l'article 1135 du Code civil</w:t>
+                <w:t xml:space="preserve">Clauses de désignation. Observation sous Cass. 2ème civ., 11 février 2015, n° 14-13.538, Juris-Data n° 2015-002255 in chronique de protection sociale, JCP 3 2015, n°39, 1459</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4, pp.1037</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01433348v1</w:t>
+                <w:t xml:space="preserve">hal-03487136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clauses de désignation. Observation sous Cass. 2ème civ., 11 février 2015, n° 14-13.538, Juris-Data n° 2015-002255 in chronique de protection sociale, JCP 3 2015, n°39, 1459</w:t>
+                <w:t xml:space="preserve">Les conflits collectifs à dimension environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487136v1</w:t>
+                <w:t xml:space="preserve">halshs-01433585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conflits collectifs à dimension environnementale</w:t>
+                <w:t xml:space="preserve">Sort des anciennes clauses de désignation des organismes de prévoyance . Observation sous CA Aix-en-Provence, 1ère Ch.B, 9 oct. 2014, n°2014 / 525 et CA Paris, Ch. 16 oct. 2014, n°12 / 17007, in Chronique de droit de protection sociale, JCP E 2015, n°12, 1143</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01433585v1</w:t>
+                <w:t xml:space="preserve">hal-03487130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2624,51 +2624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer le travail, protéger les salariés et télétravailler en situation de pandémie - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer le travail, protéger les salariés et télétravailler en situation de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2693,51 +2693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élargissement des acteurs de la négociation collective : la fin du monopôle syndical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3076,51 +3076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E66D2516"/>
+    <w:nsid w:val="5021B52E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3307,51 +3307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-vanuls" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181460572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879363v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501809v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501815v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ronet-Yague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hallot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bugada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Donsimoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-vanuls" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181460572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879363v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501815v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ronet-Yague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hallot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bugada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Donsimoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>