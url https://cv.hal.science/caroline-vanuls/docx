--- v1 (2026-04-04)
+++ v2 (2026-05-12)
@@ -1839,234 +1839,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHSCT : Le contrôle judiciaire porté sur la nécessité et l'utilité du recours à l'expertise</w:t>
+                <w:t xml:space="preserve">Clauses de désignation. Observation sous Cass. 2ème civ., 11 février 2015, n° 14-13.538, Juris-Data n° 2015-002255 in chronique de protection sociale, JCP 3 2015, n°39, 1459</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.133-138</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01433531v1</w:t>
+                <w:t xml:space="preserve">hal-03487136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devoir d'information et de conseil dans les contrats informatiques sous l'influence de l'article 1135 du Code civil</w:t>
+                <w:t xml:space="preserve">CHSCT : Le contrôle judiciaire porté sur la nécessité et l'utilité du recours à l'expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4, pp.1037</w:t>
+              <w:t xml:space="preserve">Bulletin d'Aix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01433348v1</w:t>
+                <w:t xml:space="preserve">halshs-01433531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clauses de désignation. Observation sous Cass. 2ème civ., 11 février 2015, n° 14-13.538, Juris-Data n° 2015-002255 in chronique de protection sociale, JCP 3 2015, n°39, 1459</w:t>
+                <w:t xml:space="preserve">Le devoir d'information et de conseil dans les contrats informatiques sous l'influence de l'article 1135 du Code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vanuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 4, pp.1037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487136v1</w:t>
+                <w:t xml:space="preserve">halshs-01433348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conflits collectifs à dimension environnementale</w:t>
               </w:r>
@@ -3076,51 +3076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5021B52E"/>
+    <w:nsid w:val="0816A708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3307,51 +3307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-vanuls" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181460572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879363v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501815v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ronet-Yague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hallot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bugada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Donsimoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-vanuls" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181460572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879363v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vanuls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501815v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ronet-Yague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hallot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04875685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bugada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Donsimoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Monteillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487535v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>