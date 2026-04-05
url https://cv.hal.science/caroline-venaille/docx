--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -757,51 +757,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -912,1203 +912,1492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoute collective d’un lieu dans le cadre d’études de paysages linguistiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arpenter, questionner et mobiliser des approches décoloniales dans nos travaux de recherches au CREN ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Haranger-Thiébaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales de la Classe dehors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les fabriques du commun, May 2023, Poitiers, France. pp.154-176</w:t>
+              <w:t xml:space="preserve">Séminaire du CREN - Le Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREN - Le Mans, Mar 2026, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080700v1</w:t>
+                <w:t xml:space="preserve">hal-05570032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches sonores en didactique des langues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susciter la rencontre et l’échange autour des pratiques littéraciques et des répertoires langagiers dans un collège français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">expérience sensible ; paysage sonore ; approches musicales ; didactique de l’oral ; compétences réceptives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Bridging Voices in Plurilingual Education: Policies, Research and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roma 3 - PEP - Erasmus +, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467041v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susciter la rencontre et l’échange autour des pratiques littéraciques et des répertoires langagiers dans un collège français</w:t>
+                <w:t xml:space="preserve">Écoute collective d’un lieu dans le cadre d’études de paysages linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Haranger-Thiébaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging Voices in Plurilingual Education: Policies, Research and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roma 3 - PEP - Erasmus +, Oct 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres internationales de la Classe dehors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les fabriques du commun, May 2023, Poitiers, France. pp.154-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543971v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpenter, écouter, créer : appropriations langagières et sonores en cours d’éducation musicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">« Ecrire à plusieurs voix », atelier d’écriture plurilingue en contextes (inter)universitaires : éléments d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildikó Lörincz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Faneca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hupfel Lucie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La relation en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">11e Congrès international Edilic, Education et Diversité Linguistique et Culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901586v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation linguistique et compétences numériques : représentations et pratiques des professionnel·les</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arpenter les approches décoloniales. Retour sur &amp;quot;Décolonial de S. Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuchen Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUNED24 - Le travail en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simon Collin; Jérôme Legrix-Pagès; Élisabeth Schneider, May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Thème 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en éducation de Nantes - Thème 2 "Plurilinguismes, éducations, sociétés", Nov 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901533v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomprensión, imaginario heterolingüe y traducción</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches sonores en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Cécile Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Vadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literatura, Cultura e Identidad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, María Obdulia Luis Gamallo, Mar 2024, A Coruña, España</w:t>
+              <w:t xml:space="preserve">expérience sensible ; paysage sonore ; approches musicales ; didactique de l’oral ; compétences réceptives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923619v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’écoute d’un lieu : récit polyphonique d’une démarche de composition à partir d’expériences sonores collectives</w:t>
+                <w:t xml:space="preserve">Arpenter, écouter, créer : appropriations langagières et sonores en cours d’éducation musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre appropriations et réinventions : le territoire comme objet de création collective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diagonales - MSH; Julie Bonniord; Elisabeth Lamothe, Jun 2024, Le Mans (72000), France</w:t>
+              <w:t xml:space="preserve">La relation en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901711v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’écoute d’un établissement scolaire : place de l’éducation aux langues et de l’éducation musicale dans des projets radiophoniques</w:t>
+                <w:t xml:space="preserve">Formation linguistique et compétences numériques : représentations et pratiques des professionnel·les</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers un curriculum plurilingue, favoriser la communication pluriculturelle à l'ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IALIC, Nov 2024, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">RUNED24 - Le travail en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Collin; Jérôme Legrix-Pagès; Élisabeth Schneider, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543917v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer l’espace web : d’une réception multilingue à une recherche plurilingue ?</w:t>
+                <w:t xml:space="preserve">Intercomprensión, imaginario heterolingüe y traducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMINAIRE DE RECHERCHE – INTERCOMPRÉHENSION : CONCEPTS, USAGES, EDUCATION, STRATEGIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Castagne, Mar 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Literatura, Cultura e Identidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, María Obdulia Luis Gamallo, Mar 2024, A Coruña, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901448v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Señalización sonora. ¿Que da a entender una obra colectiva basada en voces de usuarios en un tranvía?</w:t>
+                <w:t xml:space="preserve">À l’écoute d’un lieu : récit polyphonique d’une démarche de composition à partir d’expériences sonores collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Linguistic Landscape Workshop - Utopia and Dystopia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Autónoma de Madrid - Universidad Complutense de Madrid - Centro de Investigación MIRCo, Sep 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Entre appropriations et réinventions : le territoire comme objet de création collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diagonales - MSH; Julie Bonniord; Elisabeth Lamothe, Jun 2024, Le Mans (72000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552261v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations d’étudiant.es sur l’apprentissage des langues : pratiques de réception vs enseignement en classe</w:t>
+                <w:t xml:space="preserve">À l’écoute d’un établissement scolaire : place de l’éducation aux langues et de l’éducation musicale dans des projets radiophoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Citizenship, Digital Wilds and Language Learning &amp; Teaching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Salzbourg, Nov 2022, Salzbourg, France</w:t>
+              <w:t xml:space="preserve">Vers un curriculum plurilingue, favoriser la communication pluriculturelle à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IALIC, Nov 2024, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057780v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a typology of language learning activities in an online immersive path</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer l’espace web : d’une réception multilingue à une recherche plurilingue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">SEMINAIRE DE RECHERCHE – INTERCOMPRÉHENSION : CONCEPTS, USAGES, EDUCATION, STRATEGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Castagne, Mar 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953609v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier “le paysage linguistique” pour s’approprier la diversité linguistique</w:t>
+                <w:t xml:space="preserve">Señalización sonora. ¿Que da a entender una obra colectiva basada en voces de usuarios en un tranvía?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la complexité : quelles approches et quels outils en contexte pluriel ou plurilingue ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, Oct 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">14th Linguistic Landscape Workshop - Utopia and Dystopia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma de Madrid - Universidad Complutense de Madrid - Centro de Investigación MIRCo, Sep 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057772v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’informer sur Internet : d'un consommateur multilingue à un chercheur plurilingue</w:t>
+                <w:t xml:space="preserve">Représentations d’étudiant.es sur l’apprentissage des langues : pratiques de réception vs enseignement en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PLURI-L 2014 : Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Digital Citizenship, Digital Wilds and Language Learning &amp; Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Salzbourg, Nov 2022, Salzbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493765v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desarrollar la actitud multilingüe y intercultural de n lector a través de la intercomprensión.</w:t>
+                <w:t xml:space="preserve">Cartographier “le paysage linguistique” pour s’approprier la diversité linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Congreso Internacional Nebrija en Lingüística Aplicada a la Enseñanza de Lenguas: En camino hacia el plurilingüismo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Madrid, España</w:t>
+              <w:t xml:space="preserve">Penser la complexité : quelles approches et quels outils en contexte pluriel ou plurilingue ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Oct 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493807v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a typology of language learning activities in an online immersive path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocall 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’informer sur Internet : d'un consommateur multilingue à un chercheur plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque PLURI-L 2014 : Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desarrollar la actitud multilingüe y intercultural de n lector a través de la intercomprensión.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Congreso Internacional Nebrija en Lingüística Aplicada a la Enseñanza de Lenguas: En camino hacia el plurilingüismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser un site d’information participatif européen en ligne pour sensibiliser des étudiants en journalisme à l’intercompréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercompréhension en réseau : scénarios, médiations, évaluations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2118,156 +2407,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre nous 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Malorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neige Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Geeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison des langues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-84-16273-24-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02352804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2277,358 +2566,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier “le paysage linguistique” pour s’approprier la diversité linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’appropriation langagière en contextes plurilingues et pluriculturels. Quelles approches, quels outils et quels enjeux pour la didactique du FLE / FLS ?.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Peter Lang Verlag, pp.203-214, 2024, 9782875747723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b21333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse en ligne francophone : un événement, un texte source, plusieurs versions locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Devilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours rapporté Temporalité, histoire, mémoire et patrimoine discursif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, 978-2-406-07425-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07427-4.p.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter l’information à un lecteur cible : médiation ou localisation de l’article ? In Guidère, M. (dir.), Traductologie et géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Devilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traductologie et géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-343-07565-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual Understanding in Online News for Ethical Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Literacy. Lifelong Learning and Digital Citizenship in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-232, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-14136-7_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2638,114 +2927,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERS UNE COMPETENCE INFORMATIONNELLE PLURILINGUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Università degli studi di Sassari (Italie); Universitat de Barcelona, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02486360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2892,51 +3181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lemans.fr/fr/formation/catalogue-des-formations/master-lmd-MLMD/arts-lettres-langues-0003/master-didactique-des-langues-IXREOKDS.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467019v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Vadot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18293555" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.7011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Carrasco Perea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4836" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haranger-Thi&#233;baux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901533v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057780v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Avanzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malorey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Pruvost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-3-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Devilla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07427-4.p.0217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14136-7_24" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02486360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lemans.fr/fr/formation/catalogue-des-formations/master-lmd-MLMD/arts-lettres-langues-0003/master-didactique-des-langues-IXREOKDS.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467019v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Vadot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18293555" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.7011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Carrasco Perea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4836" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haranger-Thi&#233;baux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hupfel Lucie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Avanzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malorey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Pruvost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-3-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Devilla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07427-4.p.0217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14136-7_24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02486360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>