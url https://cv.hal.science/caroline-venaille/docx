--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -994,700 +994,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susciter la rencontre et l’échange autour des pratiques littéraciques et des répertoires langagiers dans un collège français</w:t>
+                <w:t xml:space="preserve">Écoute collective d’un lieu dans le cadre d’études de paysages linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Haranger-Thiébaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging Voices in Plurilingual Education: Policies, Research and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roma 3 - PEP - Erasmus +, Oct 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres internationales de la Classe dehors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les fabriques du commun, May 2023, Poitiers, France. pp.154-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543971v1</w:t>
+                <w:t xml:space="preserve">hal-05080700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoute collective d’un lieu dans le cadre d’études de paysages linguistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Venaille</w:t>
+                <w:t xml:space="preserve">« Ecrire à plusieurs voix », atelier d’écriture plurilingue en contextes (inter)universitaires : éléments d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildikó Lörincz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Faneca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hupfel Lucie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales de la Classe dehors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les fabriques du commun, May 2023, Poitiers, France. pp.154-176</w:t>
+              <w:t xml:space="preserve">11e Congrès international Edilic, Education et Diversité Linguistique et Culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080700v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ecrire à plusieurs voix », atelier d’écriture plurilingue en contextes (inter)universitaires : éléments d’analyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Audras</w:t>
+                <w:t xml:space="preserve">Arpenter les approches décoloniales. Retour sur &amp;quot;Décolonial de S. Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès international Edilic, Education et Diversité Linguistique et Culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire du Thème 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en éducation de Nantes - Thème 2 "Plurilinguismes, éducations, sociétés", Nov 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568044v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpenter les approches décoloniales. Retour sur &amp;quot;Décolonial de S. Dufoix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Dupouy</w:t>
+                <w:t xml:space="preserve">Approches sonores en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Cécile Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Vadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Thème 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en éducation de Nantes - Thème 2 "Plurilinguismes, éducations, sociétés", Nov 2025, Le Mans, France</w:t>
+              <w:t xml:space="preserve">expérience sensible ; paysage sonore ; approches musicales ; didactique de l’oral ; compétences réceptives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570036v1</w:t>
+                <w:t xml:space="preserve">hal-05467041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches sonores en didactique des langues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susciter la rencontre et l’échange autour des pratiques littéraciques et des répertoires langagiers dans un collège français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">expérience sensible ; paysage sonore ; approches musicales ; didactique de l’oral ; compétences réceptives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Bridging Voices in Plurilingual Education: Policies, Research and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roma 3 - PEP - Erasmus +, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467041v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpenter, écouter, créer : appropriations langagières et sonores en cours d’éducation musicale</w:t>
+                <w:t xml:space="preserve">Formation linguistique et compétences numériques : représentations et pratiques des professionnel·les</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La relation en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">RUNED24 - Le travail en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Collin; Jérôme Legrix-Pagès; Élisabeth Schneider, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901586v1</w:t>
+                <w:t xml:space="preserve">hal-04901533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation linguistique et compétences numériques : représentations et pratiques des professionnel·les</w:t>
+                <w:t xml:space="preserve">Intercomprensión, imaginario heterolingüe y traducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuchen Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUNED24 - Le travail en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simon Collin; Jérôme Legrix-Pagès; Élisabeth Schneider, May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Literatura, Cultura e Identidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, María Obdulia Luis Gamallo, Mar 2024, A Coruña, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901533v1</w:t>
+                <w:t xml:space="preserve">hal-04923619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomprensión, imaginario heterolingüe y traducción</w:t>
+                <w:t xml:space="preserve">Arpenter, écouter, créer : appropriations langagières et sonores en cours d’éducation musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literatura, Cultura e Identidad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, María Obdulia Luis Gamallo, Mar 2024, A Coruña, España</w:t>
+              <w:t xml:space="preserve">La relation en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923619v1</w:t>
+                <w:t xml:space="preserve">hal-04901586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’écoute d’un lieu : récit polyphonique d’une démarche de composition à partir d’expériences sonores collectives</w:t>
               </w:r>
@@ -2025,316 +2025,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier “le paysage linguistique” pour s’approprier la diversité linguistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a typology of language learning activities in an online immersive path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la complexité : quelles approches et quels outils en contexte pluriel ou plurilingue ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Franche-Comté, Oct 2021, Besançon, France</w:t>
+              <w:t xml:space="preserve">Eurocall 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057772v1</w:t>
+                <w:t xml:space="preserve">hal-03953609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a typology of language learning activities in an online immersive path</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographier “le paysage linguistique” pour s’approprier la diversité linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Penser la complexité : quelles approches et quels outils en contexte pluriel ou plurilingue ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Oct 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953609v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’informer sur Internet : d'un consommateur multilingue à un chercheur plurilingue</w:t>
+                <w:t xml:space="preserve">Desarrollar la actitud multilingüe y intercultural de n lector a través de la intercomprensión.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PLURI-L 2014 : Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">II Congreso Internacional Nebrija en Lingüística Aplicada a la Enseñanza de Lenguas: En camino hacia el plurilingüismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493765v1</w:t>
+                <w:t xml:space="preserve">hal-02493807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desarrollar la actitud multilingüe y intercultural de n lector a través de la intercomprensión.</w:t>
+                <w:t xml:space="preserve">S’informer sur Internet : d'un consommateur multilingue à un chercheur plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Congreso Internacional Nebrija en Lingüística Aplicada a la Enseñanza de Lenguas: En camino hacia el plurilingüismo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Madrid, España</w:t>
+              <w:t xml:space="preserve">Colloque PLURI-L 2014 : Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493807v1</w:t>
+                <w:t xml:space="preserve">hal-02493765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser un site d’information participatif européen en ligne pour sensibiliser des étudiants en journalisme à l’intercompréhension</w:t>
               </w:r>
@@ -3181,51 +3181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lemans.fr/fr/formation/catalogue-des-formations/master-lmd-MLMD/arts-lettres-langues-0003/master-didactique-des-langues-IXREOKDS.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467019v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Vadot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18293555" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.7011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Carrasco Perea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4836" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543971v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haranger-Thi&#233;baux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hupfel Lucie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Avanzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malorey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Pruvost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-3-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Devilla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07427-4.p.0217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14136-7_24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02486360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lemans.fr/fr/formation/catalogue-des-formations/master-lmd-MLMD/arts-lettres-langues-0003/master-didactique-des-langues-IXREOKDS.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467019v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Vadot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18293555" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.7011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Carrasco Perea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4836" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haranger-Thi&#233;baux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hupfel Lucie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923619v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Avanzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malorey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Pruvost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-3-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Devilla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07427-4.p.0217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14136-7_24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02486360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>