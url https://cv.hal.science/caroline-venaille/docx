--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -158,200 +158,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux éthiques et épistémiques de la création sonore collaborative : pourquoi et comment l'artiste sonore intervient-il en classe de langue?</w:t>
+                <w:t xml:space="preserve">L’écrit numérique dans des ateliers linguistiques et numériques : représentations et pratiques de formatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Vadot</w:t>
+                <w:t xml:space="preserve">Yuchen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Espagne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467019v1</w:t>
+                <w:t xml:space="preserve">hal-05453400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écrit numérique dans des ateliers linguistiques et numériques : représentations et pratiques de formatrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuchen Chen</w:t>
+                <w:t xml:space="preserve">Enjeux éthiques et épistémiques de la création sonore collaborative : pourquoi et comment l'artiste sonore intervient-il en classe de langue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Vadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synergies Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18293555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453400v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Des jeux pour collaborer et coopérer, avec ou sans outils numériques</w:t>
               </w:r>
@@ -432,51 +432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et limites de la notion de citoyenneté numérique en didactique des langues au regard du contexte des formations obligatoires dans le cadre du contrat d'intégration républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -823,51 +823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -994,234 +994,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoute collective d’un lieu dans le cadre d’études de paysages linguistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Venaille</w:t>
+                <w:t xml:space="preserve">« Ecrire à plusieurs voix », atelier d’écriture plurilingue en contextes (inter)universitaires : éléments d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Haranger-Thiébaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ildikó Lörincz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Faneca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hupfel Lucie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales de la Classe dehors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les fabriques du commun, May 2023, Poitiers, France. pp.154-176</w:t>
+              <w:t xml:space="preserve">11e Congrès international Edilic, Education et Diversité Linguistique et Culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080700v1</w:t>
+                <w:t xml:space="preserve">hal-05568044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ecrire à plusieurs voix », atelier d’écriture plurilingue en contextes (inter)universitaires : éléments d’analyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Audras</w:t>
+                <w:t xml:space="preserve">Écoute collective d’un lieu dans le cadre d’études de paysages linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hupfel Lucie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Haranger-Thiébaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès international Edilic, Education et Diversité Linguistique et Culturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Rencontres internationales de la Classe dehors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les fabriques du commun, May 2023, Poitiers, France. pp.154-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568044v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpenter les approches décoloniales. Retour sur &amp;quot;Décolonial de S. Dufoix</w:t>
               </w:r>
@@ -1302,51 +1302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches sonores en didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Cécile Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Vadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1466,51 +1466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation linguistique et compétences numériques : représentations et pratiques des professionnel·les</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUNED24 - Le travail en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simon Collin; Jérôme Legrix-Pagès; Élisabeth Schneider, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3181,51 +3181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lemans.fr/fr/formation/catalogue-des-formations/master-lmd-MLMD/arts-lettres-langues-0003/master-didactique-des-langues-IXREOKDS.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467019v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Vadot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18293555" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.7011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Carrasco Perea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4836" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haranger-Thi&#233;baux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hupfel Lucie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923619v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Avanzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malorey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Pruvost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-3-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Devilla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07427-4.p.0217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14136-7_24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02486360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lemans.fr/fr/formation/catalogue-des-formations/master-lmd-MLMD/arts-lettres-langues-0003/master-didactique-des-langues-IXREOKDS.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453400v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Vadot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18293555" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Gobb&#233;-M&#233;vellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dupouy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.7011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Carrasco Perea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4836" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493779v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hupfel Lucie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haranger-Thi&#233;baux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923619v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Avanzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malorey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Pruvost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geeraert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emdl.fr/fle/catalogue/adultes/entre-nous/entre-nous-3-livre-de-leleve-cahier-dactivites-cd-audio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Devilla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07427-4.p.0217" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14136-7_24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02486360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>