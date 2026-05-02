--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -482,278 +482,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for photomotor response assay standardization in ecotoxicological studies: Example of exposure to gentamicin in the freshwater planaria Schmidtea mediterranea</w:t>
+                <w:t xml:space="preserve">Optimization and calibration of behavioural tests on different species of planaria for ecotoxicological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony G.E. Mathiron</w:t>
+                <w:t xml:space="preserve">Lucia Rejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Rejo</w:t>
+                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chapeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 102, pp.104242. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104242⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 101, pp.104189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184560v1</w:t>
+                <w:t xml:space="preserve">hal-04184571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and calibration of behavioural tests on different species of planaria for ecotoxicological studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tools for photomotor response assay standardization in ecotoxicological studies: Example of exposure to gentamicin in the freshwater planaria Schmidtea mediterranea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony G.E. Mathiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Rejo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 101, pp.104189. </w:t>
+              <w:t xml:space="preserve">, 2023, 102, pp.104242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2023.104242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184571v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigenerational responses in the Lymnaea stagnalis freshwater gastropod exposed to diclofenac at environmental concentrations</w:t>
               </w:r>
@@ -778,51 +778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -867,295 +867,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral responses of three freshwater planaria species to light, visual and olfactory stimuli: Setting the stage for further ecotoxicological studies</w:t>
+                <w:t xml:space="preserve">Low concentrations of oxazepam induce feeding and molecular changes in Radix balthica juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Martinez</w:t>
+                <w:t xml:space="preserve">Morgane Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice A Fournier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104295⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.105694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109042v1</w:t>
+                <w:t xml:space="preserve">hal-03109050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low concentrations of oxazepam induce feeding and molecular changes in Radix balthica juveniles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral responses of three freshwater planaria species to light, visual and olfactory stimuli: Setting the stage for further ecotoxicological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Lebreton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vignet</w:t>
+                <w:t xml:space="preserve">Alice A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 230, pp.105694. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.104295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109050v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term exposure to environmental diclofenac concentrations impairs growth and induces molecular changes in Lymnaea stagnalis freshwater snails</w:t>
               </w:r>
@@ -1167,77 +1167,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.133065. </w:t>
@@ -1269,325 +1269,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidacloprid induces adverse effects on fish early life stages that are more severe in Japanese medaka (Oryzias latipes) than in zebrafish (Danio rerio)</w:t>
+                <w:t xml:space="preserve">Long-term effects of an early-life exposure of fathead minnows to sediments containing bitumen. Part I: Survival, deformities, and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziana Cappello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe de Marco</w:t>
+                <w:t xml:space="preserve">Z. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 251, pp.246-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420031v1</w:t>
+                <w:t xml:space="preserve">hal-02419953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of an early-life exposure of fathead minnows to sediments containing bitumen. Part I: Survival, deformities, and growth</w:t>
+                <w:t xml:space="preserve">Imidacloprid induces adverse effects on fish early life stages that are more severe in Japanese medaka (Oryzias latipes) than in zebrafish (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Yang</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuguo Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Shires</w:t>
+                <w:t xml:space="preserve">Giuseppe de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 251, pp.246-256. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.470-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419953v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation, Biotransformation, and Synergistic Effects of Binary Fungicide Mixtures in Hyalella azteca and Gammarus pulex : How Different/Similar are the Two Species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuguo Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rösch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2290,563 +2290,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary exposure to pyrolytic and petrogenic mixtures of PAHs causes physiological disruption in zebrafish—part II: behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic dietary exposure of zebrafish to PAH mixtures results in carcinogenic but not genotoxic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laura Frère</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (24), pp.13818-13832. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2762-6⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13833-13849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2923-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110845v1</w:t>
+                <w:t xml:space="preserve">hal-01123338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic dietary exposure to pyrolytic and petrogenic mixtures of PAHs causes physiological disruption in zebrafish - part I: survival and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescilla Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (24), pp.13804-13817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-2629-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary exposure of zebrafish to PAH mixtures results in carcinogenic but not genotoxic effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term disruption of growth, reproduction, and behavior after embryonic exposure of zebrafish to PAH-spiked sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Le Menach</w:t>
+                <w:t xml:space="preserve">Marie Helene Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lyphout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (24), pp.13833-13849. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2923-7⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13877-13887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2585-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123338v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term disruption of growth, reproduction, and behavior after embryonic exposure of zebrafish to PAH-spiked sediment</w:t>
+                <w:t xml:space="preserve">Chronic dietary exposure to pyrolytic and petrogenic mixtures of PAHs causes physiological disruption in zebrafish—part II: behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Potier</w:t>
+                <w:t xml:space="preserve">Laura Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (24), pp.13877-13887. </w:t>
+              <w:t xml:space="preserve">, 2014, 21 (24), pp.13818-13832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2585-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2762-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205094v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term dietary-exposure to non-coplanar PCBs induces behavioral disruptions in adult zebrafish and their offspring.</w:t>
               </w:r>
@@ -3145,77 +3145,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic effects of diclofenac on a freshwater gastropod, Lymnaea stagnalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3251,540 +3251,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment différentes espèces de planaires répondent-elles aux mêmes stimulus comportementaux ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Saunier</w:t>
+                <w:t xml:space="preserve">Existe-t-il un transfert trophique des MP et quels sont les effets toxiques chez les larves et les juvéniles de soles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messika Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Malgouyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Geret</w:t>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque d'Ecophysiologie Animale (CEPA4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO; Université Rennes 1, Oct 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898138v1</w:t>
+                <w:t xml:space="preserve">hal-02898165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLASTIC-Seine research project: Microplastic Flux and Impact on biota in the Seine estuary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Alligant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messika Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 29th annual meeting - One Environment. One Health. Sustainable Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Helsinki, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un transfert trophique des MP et quels sont les effets toxiques chez les larves et les juvéniles de soles ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des effets de molécules xénobiotiques à différents niveaux sur des organismes bioindicateurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est, Jun 2019, Créteil, France</w:t>
+              <w:t xml:space="preserve">GDR Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898165v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des effets de molécules xénobiotiques à différents niveaux sur des organismes bioindicateurs.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment différentes espèces de planaires répondent-elles aux mêmes stimulus comportementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Malgouyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ecotoxicologie Aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque d'Ecophysiologie Animale (CEPA4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO; Université Rennes 1, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550962v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers stades de médaka japonais (Oryzias latipes) sont plus sensibles à l’imidaclopride que les les premiers stades de poissons zèbres (Danio rerio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinjun Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Clérandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3820,441 +3820,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects in fathead minnow exposed to oil sands sediments early in life.</w:t>
+                <w:t xml:space="preserve">Long term effects of an early exposure to oil sands at environmentally relevant concentrations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Wang</w:t>
+                <w:t xml:space="preserve">Meghan Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Yang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cheryl Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Parrott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 36th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">ISPAC symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566971v1</w:t>
+                <w:t xml:space="preserve">hal-02566772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of an early exposure to oil sands at environmentally relevant concentrations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproduction and offspring defects after exposure to PAHs mixtures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Lemenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPAC symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566772v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction and offspring defects after exposure to PAHs mixtures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term effects in fathead minnow exposed to oil sands sediments early in life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vignet</w:t>
+                <w:t xml:space="preserve">R Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyn Lemenach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Blandine Davail</w:t>
+                <w:t xml:space="preserve">Mark L. Hewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPAC symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SETAC North America 36th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566544v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effects of polycyclic aromatic hydrocarbons on zebrafish behavioural and reproduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Lemenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,51 +4335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effects of an early exposure to PAHs on zebrafish behavioural responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Lemenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,445 +4441,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of polycyclic aromatic hydrocarbons on zebrafish behavioral and reproduction responses</w:t>
+                <w:t xml:space="preserve">Long term effects of an early exposure and continuous exposure to pyrolitic PAHs on zebrafish behavioral responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karyn Le Menach</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thyphaine Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Lemenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Ecology and Behaviour Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3. Young Environmental Scientists (YES) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC), Feb 2013, Cracovie, Poland. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804529v1</w:t>
+                <w:t xml:space="preserve">hal-02566524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of an early exposure and continuous exposure to pyrolitic PAHs on zebrafish behavioral responses.</w:t>
+                <w:t xml:space="preserve">Long term effects of polycyclic aromatic hydrocarbons on zebrafish behavioral and reproduction responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karyn Lemenach</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Menach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Young Environmental Scientists (YES) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC), Feb 2013, Cracovie, Poland. pp.33</w:t>
+              <w:t xml:space="preserve">9. Ecology and Behaviour Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566524v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoire d'écophysiologie des poissons : Ifremer La Rochelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Systematic screening of behavioral responses in two zebrafish lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lyphout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-L Begout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EFOR [Réseau d'Etudes Fonctionnelles chez les Organismes modèles]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS-IBiSA (Groupement d'Intérêt Scientifique-Infrastructures en Biologie Sante et Agronomie)., Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747229v1</w:t>
+                <w:t xml:space="preserve">hal-02550977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effects of an early exposure to PAHs on zebrafish behavioural responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Lemenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,303 +4907,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSBI 2012. Annual International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fisheries Society of the British Isles (FSBI), Jul 2012, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic screening of behavioral responses in two zebrafish lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term food-exposure to PCB mixtures induces behavioural disruptions in adult Zebrafish and their offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EFOR [Réseau d'Etudes Fonctionnelles chez les Organismes modèles]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS-IBiSA (Groupement d'Intérêt Scientifique-Infrastructures en Biologie Sante et Agronomie)., Jan 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">FSBI 2012. Annual International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fisheries Society of the British Isles (FSBI). Norwich, GBR., Jul 2012, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550977v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term food-exposure to PCB mixtures induces behavioural disruptions in adult Zebrafish and their offspring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vignet</w:t>
+                <w:t xml:space="preserve">Laboratoire d'écophysiologie des poissons : Ifremer La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Joassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSBI 2012. Annual International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fisheries Society of the British Isles (FSBI). Norwich, GBR., Jul 2012, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire EFOR [Réseau d'Etudes Fonctionnelles chez les Organismes modèles]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS-IBiSA (Groupement d'Intérêt Scientifique-Infrastructures en Biologie Sante et Agronomie)., Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745481v1</w:t>
+                <w:t xml:space="preserve">hal-02747229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term exposure to PCB contaminated diet: effects on zebrafish development and reproduction</w:t>
               </w:r>
@@ -5245,51 +5245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-L Begout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain</w:t>
@@ -5488,51 +5488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition chronique au diclofénac de Lymnaea stagnalis, un gastéropode d'eau douce : Impact sur l'éclosion des embryons et sur la croissance des juvéniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,432 +5590,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to microplastic: ingestion/egestion rates and behavioural impact on &amp;lt;i&amp;gt; Solea solea &amp;lt;i/&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species differences of bioaccumulation, biotransformation and synergistic effects of two fungicides in two aquatic invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinjun Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rösch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fedrizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Cedergreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2018. Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lanzarote, Spain. pp.359, MICRO 2018 Fate and Impact of Microplastics:Knowledge, Actions and Solutions</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898348v1</w:t>
+                <w:t xml:space="preserve">hal-02898343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics exposures of fish: internalization and effects on behavior and growth</w:t>
+                <w:t xml:space="preserve">Exposure to microplastic: ingestion/egestion rates and behavioural impact on &amp;lt;i&amp;gt; Solea solea &amp;lt;i/&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Baztan; M. Bergmann; A. Carrasco; C. Fossi; B. Jorgensen; A. Miguelez; S. Pahl; R. C. Thompson; J.-P. Vanderlinden. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">MICRO 2018. Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lanzarote, Spain. pp.359, MICRO 2018 Fate and Impact of Microplastics:Knowledge, Actions and Solutions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898269v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species differences of bioaccumulation, biotransformation and synergistic effects of two fungicides in two aquatic invertebrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qinjun Fu</w:t>
+                <w:t xml:space="preserve">Microplastics exposures of fish: internalization and effects on behavior and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rösch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vignet</w:t>
+                <w:t xml:space="preserve">R. Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Joassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fedrizzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nina Cedergreen</w:t>
+                <w:t xml:space="preserve">L. Sgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898343v1</w:t>
+                <w:t xml:space="preserve">hal-02898269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of zebrafish and Japanese medaka to imidacloprid: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Maisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6221,51 +6221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term food-exposure to PCB mixtures induces reproductive and behavioural disruptions in Zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6340,277 +6340,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération POP – Effet d'une exposition précoce d'embryons de poissons aux polluants organiques persistants et conséquence sur la population par étude des effets sur plusieurs générations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération POP – Effets d’une exposition précoce d’embryons de poissons aux polluants organiques persistants et conséquences sur la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Daouk</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Viquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Lyphout</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution des projets financés par EC2CO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du programme EC2CO (Écosphère Continentale et Côtière)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900356v1</w:t>
+                <w:t xml:space="preserve">hal-02756980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération POP – Effets d’une exposition précoce d’embryons de poissons aux polluants organiques persistants et conséquences sur la population</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération POP – Effet d'une exposition précoce d'embryons de poissons aux polluants organiques persistants et conséquence sur la population par étude des effets sur plusieurs générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Viquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Lyphout</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lyphout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution du programme EC2CO (Écosphère Continentale et Côtière)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. 2010</w:t>
+              <w:t xml:space="preserve">Colloque de restitution des projets financés par EC2CO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756980v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6860,51 +6860,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FB560CD"/>
+    <w:nsid w:val="B52E7A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7091,51 +7091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-vignet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0724-342X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183512057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Frank" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bree" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124840" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rejo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Silvestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104242" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106266" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105694" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Cappello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuguo Fu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lajoie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419953v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R&#246;sch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fedrizzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04057" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Parrott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gottardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cedergreen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vouillarmet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Bricca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030560" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics4040026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lyphout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Guionnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Goubeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4157-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01110845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2762-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Perrichon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2629-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Menach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2923-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205094v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Devier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2585-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Daouk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leguay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ntt.2013.07.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2013.0871" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjun Fu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Frank" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Hewitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Bree" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Sullivan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566544v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemenach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566532v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804529v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyphaine Guionnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550984v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Begout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pottier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186820v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sgier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#246;sch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fedrizzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900347v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maisano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mottaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.setac.org/store/ViewProduct.aspx?id=9195405" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745691v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lemenach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900356v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daouk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viquelin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyphout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01174986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LAROS003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-vignet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0724-342X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183512057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Frank" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bree" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124840" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rejo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Silvestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106266" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105694" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Cappello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuguo Fu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lajoie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Marco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R&#246;sch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fedrizzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04057" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Parrott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gottardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cedergreen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vouillarmet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Bricca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030560" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics4040026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lyphout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Guionnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Goubeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4157-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrichon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Menach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2923-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Perrichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2629-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Devier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2585-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01110845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2762-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Daouk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leguay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ntt.2013.07.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2013.0871" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898165v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjun Fu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566772v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Bree" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Sullivan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566544v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemenach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Frank" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Hewitt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566532v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566524v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyphaine Guionnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550977v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Begout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747229v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pottier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186820v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#246;sch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fedrizzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898269v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sgier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900347v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maisano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mottaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.setac.org/store/ViewProduct.aspx?id=9195405" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745691v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lemenach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756980v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viquelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daouk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyphout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01174986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LAROS003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>