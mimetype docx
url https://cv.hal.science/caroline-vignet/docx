--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,6805 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6753 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Vignet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Caroline VIGNET, PhDLecturer in ecotoxicology at the University of Albi, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-vignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0724-342X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183512057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=0g1PikIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juveniles at risk: behaviour and colour changes in sole juveniles (Solea solea) after exposure to estuarine ragworms (Hediste diversicolor) contaminated with microplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messika Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florane Le Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Clérandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209, pp.107197. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of an early-life exposure of fathead minnows to sediments containing bitumen. Part II: Behaviour, reproduction, and gonad histopathology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.124840. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.124840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and calibration of behavioural tests on different species of planaria for ecotoxicological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnafé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.104189. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etap.2023.104189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for photomotor response assay standardization in ecotoxicological studies: Example of exposure to gentamicin in the freshwater planaria Schmidtea mediterranea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony G.E. Mathiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102, pp.104242. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etap.2023.104242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigenerational responses in the Lymnaea stagnalis freshwater gastropod exposed to diclofenac at environmental concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 251, pp.106266. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low concentrations of oxazepam induce feeding and molecular changes in Radix balthica juveniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.105694. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral responses of three freshwater planaria species to light, visual and olfactory stimuli: Setting the stage for further ecotoxicological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.104295. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to environmental diclofenac concentrations impairs growth and induces molecular changes in Lymnaea stagnalis freshwater snails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnafé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.133065. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.133065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of an early-life exposure of fathead minnows to sediments containing bitumen. Part I: Survival, deformities, and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 251, pp.246-256. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidacloprid induces adverse effects on fish early life stages that are more severe in Japanese medaka (Oryzias latipes) than in zebrafish (Danio rerio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuguo Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe de Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.470-478. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccumulation, Biotransformation, and Synergistic Effects of Binary Fungicide Mixtures in Hyalella azteca and Gammarus pulex : How Different/Similar are the Two Species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuguo Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Fedrizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hollender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (22), pp.13491-13500. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b04057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation of behaviour in the fathead minnow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Parrott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.15-21. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Understanding of the Synergistic Potential of Azole Fungicides in the Aquatic Invertebrate Gammarus pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Gottardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cedergreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hollender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (21), pp.12784-12795. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b03088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in brain monoamines underlie behavioural disruptions after zebrafish diet exposure to polycyclic aromatic hydrocarbons environmental mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Trenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vouillarmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Bricca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (3), pp.11. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms18030560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish Reproduction Is Disrupted upon Lifelong Exposure to Environmental PAHs Fractions Revealing Different Modes of Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Joassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.26. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics4040026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposures of zebrafish through diet to three environmentally relevant mixtures of PAHs produce behavioral disruptions in unexposed F1 and F2 descendant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Joassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Goubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (21), pp.16371-16383. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4157-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure of zebrafish to PAH mixtures results in carcinogenic but not genotoxic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (24), pp.13833-13849. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2923-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to pyrolytic and petrogenic mixtures of PAHs causes physiological disruption in zebrafish - part I: survival and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mazurais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescilla Perrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (24), pp.13804-13817. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2629-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term disruption of growth, reproduction, and behavior after embryonic exposure of zebrafish to PAH-spiked sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Helene Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (24), pp.13877-13887. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2585-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dietary exposure to pyrolytic and petrogenic mixtures of PAHs causes physiological disruption in zebrafish—part II: behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (24), pp.13818-13832. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2762-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term dietary-exposure to non-coplanar PCBs induces behavioral disruptions in adult zebrafish and their offspring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotoxicology and Teratology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ntt.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic screening of behavioral responses in two zebrafish strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zebrafish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.365-375. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/zeb.2013.0871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic effects of diclofenac on a freshwater gastropod, Lymnaea stagnalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnafé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Courant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un transfert trophique des MP et quels sont les effets toxiques chez les larves et les juvéniles de soles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messika Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Clérandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est, Jun 2019, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLASTIC-Seine research project: Microplastic Flux and Impact on biota in the Seine estuary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Alligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messika Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting - One Environment. One Health. Sustainable Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des effets de molécules xénobiotiques à différents niveaux sur des organismes bioindicateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ecotoxicologie Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment différentes espèces de planaires répondent-elles aux mêmes stimulus comportementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Malgouyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Geret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque d'Ecophysiologie Animale (CEPA4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6553 ECOBIO; Université Rennes 1, Oct 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers stades de médaka japonais (Oryzias latipes) sont plus sensibles à l’imidaclopride que les les premiers stades de poissons zèbres (Danio rerio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Clérandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoBIM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of an early exposure to oil sands at environmentally relevant concentrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Bree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Parrott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction and offspring defects after exposure to PAHs mixtures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects in fathead minnow exposed to oil sands sediments early in life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L. Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 36th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of polycyclic aromatic hydrocarbons on zebrafish behavioural and reproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Ecology and Behaviour Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of an early exposure to PAHs on zebrafish behavioural responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of an early exposure and continuous exposure to pyrolitic PAHs on zebrafish behavioral responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thyphaine Guionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Young Environmental Scientists (YES) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC), Feb 2013, Cracovie, Poland. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of polycyclic aromatic hydrocarbons on zebrafish behavioral and reproduction responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Ecology and Behaviour Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of an early exposure to PAHs on zebrafish behavioural responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSBI 2012. Annual International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fisheries Society of the British Isles (FSBI), Jul 2012, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic screening of behavioral responses in two zebrafish lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L Begout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EFOR [Réseau d'Etudes Fonctionnelles chez les Organismes modèles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS-IBiSA (Groupement d'Intérêt Scientifique-Infrastructures en Biologie Sante et Agronomie)., Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term food-exposure to PCB mixtures induces behavioural disruptions in adult Zebrafish and their offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSBI 2012. Annual International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fisheries Society of the British Isles (FSBI). Norwich, GBR., Jul 2012, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'écophysiologie des poissons : Ifremer La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Joassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EFOR [Réseau d'Etudes Fonctionnelles chez les Organismes modèles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS-IBiSA (Groupement d'Intérêt Scientifique-Infrastructures en Biologie Sante et Agronomie)., Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure to PCB contaminated diet: effects on zebrafish development and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L Begout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on the Biology of Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contamination et des effets écotoxiques des microplastiques en estuaire de Seine ; les premiers enseignements du projet Plastic-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Clérandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florane Le Bihanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Créteil, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition chronique au diclofénac de Lymnaea stagnalis, un gastéropode d'eau douce : Impact sur l'éclosion des embryons et sur la croissance des juvéniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Geret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ecotoxicologie Aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species differences of bioaccumulation, biotransformation and synergistic effects of two fungicides in two aquatic invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rösch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fedrizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cedergreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to microplastic: ingestion/egestion rates and behavioural impact on &amp;lt;i&amp;gt; Solea solea &amp;lt;i/&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Baztan; M. Bergmann; A. Carrasco; C. Fossi; B. Jorgensen; A. Miguelez; S. Pahl; R. C. Thompson; J.-P. Vanderlinden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2018. Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lanzarote, Spain. pp.359, MICRO 2018 Fate and Impact of Microplastics:Knowledge, Actions and Solutions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics exposures of fish: internalization and effects on behavior and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucette Joassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sgier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of zebrafish and Japanese medaka to imidacloprid: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Maisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mottaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Clérandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelle, Belgium. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry Europe (SETAC Europe)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.298, SETAC Europe 27th Annual Meeting - Environmental Quality Through Transdisciplinary Collaboration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of an early exposure to PAHs on Zebrafish behavioural responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress/SETAC Europe 22 nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany. , pp.355, 2012, Abstract book - 6th SETAC World Congress/SETAC Europe 22nd Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term food-exposure to PCB mixtures induces reproductive and behavioural disruptions in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut T. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th SETAC World Congress/SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany. , pp.355, 2012, Abstract book 6th SETAC World Congress/SETAC Europe 22nd Annual Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération POP – Effets d’une exposition précoce d’embryons de poissons aux polluants organiques persistants et conséquences sur la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Viquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme EC2CO (Écosphère Continentale et Côtière)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération POP – Effet d'une exposition précoce d'embryons de poissons aux polluants organiques persistants et conséquence sur la population par étude des effets sur plusieurs générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Viquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lyphout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution des projets financés par EC2CO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération de la physiologie des poissons exposés à des hydrocarbures aromatiques polycycliques (HAP) : comportement et reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université de La Rochelle, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LAROS003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01174986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération de la physiologie des poissons exposés à des HAP. Ontogenèse et intégrité fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toxicologie. Université de La Rochelle, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02795203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6860,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B52E7A05"/>
+    <w:nsid w:val="B4B6FC39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7091,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-vignet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0724-342X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183512057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Frank" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bree" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124840" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rejo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Silvestre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104242" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837678v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106266" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105694" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A Fournier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Cappello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuguo Fu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lajoie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Marco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R&#246;sch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fedrizzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04057" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Parrott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gottardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cedergreen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595462v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vouillarmet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Bricca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030560" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics4040026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lyphout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Guionnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Goubeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4157-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrichon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Menach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2923-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Perrichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2629-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Devier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2585-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01110845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2762-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Daouk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leguay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ntt.2013.07.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205100v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2013.0871" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898165v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898201v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjun Fu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566772v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Bree" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Sullivan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566544v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemenach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Frank" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Hewitt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566532v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566524v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyphaine Guionnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550977v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Begout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747229v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pottier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186820v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898343v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#246;sch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fedrizzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898269v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sgier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900347v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maisano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mottaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.setac.org/store/ViewProduct.aspx?id=9195405" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745691v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lemenach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756980v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viquelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daouk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyphout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01174986v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LAROS003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-vignet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0724-342X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183512057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=0g1PikIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107197" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vignet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Frank" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bree" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184571v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rejo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104189" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G.E. Mathiron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Silvestre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2023.104242" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebreton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Sire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105694" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104295" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Cappello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuguo Fu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lajoie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe de Marco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R&#246;sch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fedrizzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04057" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Parrott" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2017.02.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gottardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cedergreen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b03088" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vouillarmet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Bricca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics4040026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01121865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lyphout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Guionnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Goubeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4157-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Menach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2923-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Perrichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2629-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205094v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Devier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2585-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01110845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fr&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2762-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Daouk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leguay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ntt.2013.07.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2013.0871" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjun Fu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Bree" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Sullivan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemenach" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Frank" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Hewitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566524v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thyphaine Guionnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550984v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Begout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pottier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Loizeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186820v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#246;sch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fedrizzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Behra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sgier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900347v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maisano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mottaz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.setac.org/store/ViewProduct.aspx?id=9195405" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745691v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lemenach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745692v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756980v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viquelin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900356v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daouk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyphout" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01174986v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LAROS003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795203v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>