--- v1 (2026-03-25)
+++ v2 (2026-04-25)
@@ -455,282 +455,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnement de la collaboration entre enseignants et chercheurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser les processus de collaboration entre acteurs de l’éducation et de la recherche pour la construction de savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1081289ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473487v1</w:t>
+                <w:t xml:space="preserve">hal-03367170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les processus de collaboration entre acteurs de l’éducation et de la recherche pour la construction de savoirs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'accompagnement de la collaboration entre enseignants et chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1081289ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03367170v1</w:t>
+                <w:t xml:space="preserve">hal-02473487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets frontières et brokering dans les négociations en recherche orientée par la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (2), pp.61-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -944,691 +944,703 @@
               <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (1), pp.55-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.accpm.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A praxeological perspective for the design and implementation of a digital role-play game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Safadi-Katouzian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (6), pp.2805-2824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10639-017-9624-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts d’une nouvelle forme d’interactions pédagogiques : étude d’un Mooc fondé sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° 184 (4), pp.399. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.184.0399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parole geste texte : quelles combinaisons dans une situation d'apprentissage du FLE par visioconférence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorica Nicolaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food reservoir for Escherichia coli causing urinary tract infections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Daignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles M Dozois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dutil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (1), pp.88-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid1601.091118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00720790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of the webcam for teaching a foreign language in a desktop videoconferencing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (3), pp.293-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0958344010000170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effect of cryoprotectants on rabbit embryos cytoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Prulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryo Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 8 (356-361)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02726218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1638,1045 +1650,1045 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectifs de travail depuis la crise sanitaire : quels contours, quelles pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naelle Riccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche "Travailler demain : évolutions, tensions et reconfigurations du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Sceaux, IUT, Université Paris-Sud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’activité entre présentiel et distanciel : quels collectifs, quelle autonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naelle Riccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEST, Nov 2025, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie après la crise sanitaire, parcours d'enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naelle Riccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers PanelVICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEST, Nov 2025, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 ans après, comment ont évolué les discours sur le télétravail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naëlle Riccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEST; LPL, Jul 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences sociales de la crise sanitaire sur le long terme dans le milieu du travail : discontinuités professionnelles, créativité organisationnelle et usages du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Machut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Perdoncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMPEC, Interactions Multimodales Par ECrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Economie et de Sociologie du Travail, Jul 2024, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04873616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage scénarisé et réflexif de Moodle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème édition du MoodleMoot Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpenter un tiers-lieu sûr virtuel pour apprendre au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Privas-Bréauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03793100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager un espace interactionnel partagé pour collaborer : le cas d'un séminaire polyartéfacté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMPEC 2022. L’espace au prisme des écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyflex learning and teaching - Space and technological configurations for pedagogical activities and perceived presence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPEC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03509218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuler la créativité pour enseigner et apprendre : un monde virtuel au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Corvasce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2691,195 +2703,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE LINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03182001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFERE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps du chercheur dans la Recherche Action Participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2907,194 +2919,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFERE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03181993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les processus de collaboration entre acteurs de l'éducation et de la recherche pour la construction de savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizet Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFERE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition incarnée, cognition habitante : comment des élèves habitent en 3D un collège virtuel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3103,379 +3115,379 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Corvasce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des robots de téléprésence dans un séminaire doctoral : comment étudier les interactions à l’intérieur du groupe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium &amp;quot;Design-based Research and Cooperative Engineering. New Perspectives for Collaborative Research in Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Quilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizet Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECER 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensorialité au prisme de l’attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3490,303 +3502,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPEC2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02894098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordances dans un séminaire de recherche artefacté : quels retours au terrain autour de la gestion attentionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling multimodal digital data through a multidimensional and hybrid research set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ibnelkaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches to Multimodal Digital Environments: from theories to practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du face à face au “face à face fractionné” : à la recherche d'un consensus perceptif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Furnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3801,169 +3813,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Interactions multimodales par Ecrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociations et brokering dans les travaux de recherche orientée par la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche orientée par la conception : vers la constitution d’un réseau international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences numériques : Méthodologie, axe attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,918 +3990,918 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée LPL : Méthodes pour la recherche autour de la communication multimodale artefactée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, AIX-EN-PROVENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01959722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions et transactions au coeur des dispositifs collaboratifs en didactique des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Conseil académique des hautes écoles romandes en charge de la formation des enseignant.e.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation des dimensions ludique et pédagogique à travers la présence du joueur: de la conception à l'analyse d'un jeu épistémique numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions Multimodales par Ecrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche orientée par la conception : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conception d'un artefact: Approches ergonomiques et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions sociales au sein d’un MOOC : quels mécanismes régissent l’établissement du lien social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echanger pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des interactions conflictuelles dans les jeux de rôle multi-joueurs en ligne (MMORPG) : le cas du tribunal public de League of Legend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions Multimodales Par Ecrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des interactions conflictuelles dans les jeux de rôle multi-joueurs en ligne (MMORPG) : le cas du tribunal public de League of Legend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions Multimodales Par ECrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écrit comme seul support de la relation sociale: le cas d’une communauté virtuelle émergente sur facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Research Across Borders III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions en ligne en langues, questions autour de la communication synchrone et asynchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echanger pour Apprendre en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le face-à-face distanciel : apprendre le français via les écrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international l’Environnement Numérique dans l’Enseignement des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une grille d’analyse d’interactions tutorales dans un dispositif multimodal en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e face-à-face distanciel : apprendre le français via les écrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nvironnement Numérique dans l’Enseignement des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage en ligne: quel type de relation entre tuteurs et apprenants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Lyon-Berkeley Fund</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Berkeley, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4899,111 +4911,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation des dimensions ludique et pédagogique à travers la présence du joueur : de la conception à l'analyse des usages d'un jeu épistémique numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions Multimodales par Ecran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France. Colloque IMPEC, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5013,51 +5025,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias sociaux et objets connectés : de nouvelles pratiques interactionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5077,51 +5089,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabel Colon de Carvajal; Caroline Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6 (2), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5131,265 +5143,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bouquain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Codreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Domanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Ateliers de sens public. , 2023, 978-2-924925-25-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bouquain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codreanu Tatiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Domanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Ateliers de sens public. , 165 p, 2021, Editions Ateliers de sens public, 978-2-924925-13-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5399,78 +5411,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional affordances in an instrumented seminar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5489,234 +5501,234 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ATELIERS DE SENS PUBLIC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions and Screens in Research and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a model for collaboration between research and education actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Aldon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vincent</w:t>
+                <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciendo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SFERE-Provence/AMPIRIC conference on Education, 30 and 31 March 2021, Marseille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciendo, pp.125-131, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/9788366675841-017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordances attentionnelles dans un séminaire instrumenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5731,137 +5743,137 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-924925-13-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bugs numériques et ratés interactionnels au service d’une intelligence collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Ibnelkaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Ateliers de sens public. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrique de l’interaction parmi les écrans : formes de présences en recherche et en formation, Editions Ateliers de sens public, Montréal, Canada.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5871,228 +5883,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and screen-based multimodal communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, 3rd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04832606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and Screen-Based Multimodal Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, online Reference Collection, in press. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95504-1.00346-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6102,153 +6114,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien in &amp;quot;Médias sociaux et objets connectés : de nouvelles pratiques interactionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéfices de la visioconférence dans la classe de langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6258,292 +6270,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LéA et réseau des LéA : faciliter et valoriser les recherches collaboratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut français de l'éducation - ENS de Lyon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu épistémique &amp;quot;Paye ta preuve&amp;quot;, prototype de ressource déstiné au développement de la CSTI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut français de l'éducation - ENS de Lyon. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRESences NUMEriques -PRESUME TErritoire Numérique COllaboratif en Région Auvergne-Rhône Alpes – TENCORA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Larouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Ibnelkaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] ESPE de l'académie de Lyon; Université de Lyon. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6553,171 +6565,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions pédagogiques &amp;quot;fortement multimodales&amp;quot; en ligne: le cas de tuteurs en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Ecole normale supérieure Lettres et Sciences Humaines - ENS-LSH Lyon, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01066562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions pédagogiques &amp;quot;fortement multimodales&amp;quot; en ligne : le cas de tuteurs en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Ecole normale supérieure de lyon - ENS LYON, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012ENSL0756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00765986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6727,105 +6739,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude observationnelle de la prise en charge de la mucité buccale chimio-induite en unités de soins d'hématologie au Centre Hospitalier Universitaire de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-00638414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6893,51 +6905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5928E485"/>
+    <w:nsid w:val="397EF003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7124,51 +7136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1621-9894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165800534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nizet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081289ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile F&#232;vre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vighetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chapuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2016.05.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Safadi-Katouzian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-017-9624-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0399" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Nicolaev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00720790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boerlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Daignault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M Dozois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1601.091118" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344010000170" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Garnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Riberolles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naelle Riccone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alfonsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;lle Riccone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Appel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181993v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Isabelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618818v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Furnon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477342v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477350v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477357v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475044v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00346-X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474783v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474916v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829702v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01066562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0756" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00638414v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1621-9894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165800534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nizet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081289ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile F&#232;vre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vighetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chapuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2016.05.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-735PW4P4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Safadi-Katouzian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-017-9624-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0399" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Nicolaev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00720790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boerlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Daignault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M Dozois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1601.091118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344010000170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Riberolles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naelle Riccone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alfonsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;lle Riccone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Appel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181993v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Isabelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264625v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Furnon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477357v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475045v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477327v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353212v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229279v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00346-X" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474916v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01066562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0756" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00638414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>