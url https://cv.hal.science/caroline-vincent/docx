--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -455,282 +455,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les processus de collaboration entre acteurs de l’éducation et de la recherche pour la construction de savoirs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'accompagnement de la collaboration entre enseignants et chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367170v1</w:t>
+                <w:t xml:space="preserve">hal-02473487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnement de la collaboration entre enseignants et chercheurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser les processus de collaboration entre acteurs de l’éducation et de la recherche pour la construction de savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1081289ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473487v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets frontières et brokering dans les négociations en recherche orientée par la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (2), pp.61-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1005,51 +1005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A praxeological perspective for the design and implementation of a digital role-play game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,446 +2612,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03509218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler la créativité pour enseigner et apprendre : un monde virtuel au collège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le corps du chercheur dans la Recherche Action Participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Corvasce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE LINE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, NICE, France</w:t>
+              <w:t xml:space="preserve">SFERE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03182001v1</w:t>
+                <w:t xml:space="preserve">halshs-03181993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimuler la créativité pour enseigner et apprendre : un monde virtuel au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Rémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Corvasce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFERE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">COLLOQUE LINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264621v1</w:t>
+                <w:t xml:space="preserve">halshs-03182001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps du chercheur dans la Recherche Action Participative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table-ronde Axe 4 : échanges autour d'une expérience de projet pédagogique collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vincent</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFERE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2021, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03181993v1</w:t>
+                <w:t xml:space="preserve">hal-03264621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les processus de collaboration entre acteurs de l'éducation et de la recherche pour la construction de savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizet Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFERE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3191,290 +3191,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des robots de téléprésence dans un séminaire doctoral : comment étudier les interactions à l’intérieur du groupe ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Develotte</w:t>
+                <w:t xml:space="preserve">Symposium &amp;quot;Design-based Research and Cooperative Engineering. New Perspectives for Collaborative Research in Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Lascar</w:t>
+                <w:t xml:space="preserve">Serge Quilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizet Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">ECER 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618818v1</w:t>
+                <w:t xml:space="preserve">hal-03342322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium &amp;quot;Design-based Research and Cooperative Engineering. New Perspectives for Collaborative Research in Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aldon</w:t>
+                <w:t xml:space="preserve">Des robots de téléprésence dans un séminaire doctoral : comment étudier les interactions à l’intérieur du groupe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Quilio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nizet Isabelle</w:t>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342322v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensorialité au prisme de l’attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3577,51 +3577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3918,51 +3918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences numériques : Méthodologie, axe attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,51 +5425,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional affordances in an instrumented seminar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,103 +5537,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a model for collaboration between research and education actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Nizet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciendo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SFERE-Provence/AMPIRIC conference on Education, 30 and 31 March 2021, Marseille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciendo, pp.125-131, 2022, </w:t>
@@ -5671,51 +5671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordances attentionnelles dans un séminaire instrumenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6455,51 +6455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Larouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6573,169 +6573,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions pédagogiques &amp;quot;fortement multimodales&amp;quot; en ligne: le cas de tuteurs en formation</w:t>
+                <w:t xml:space="preserve">Interactions pédagogiques &amp;quot;fortement multimodales&amp;quot; en ligne : le cas de tuteurs en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Ecole normale supérieure Lettres et Sciences Humaines - ENS-LSH Lyon, 2012. Français. </w:t>
+              <w:t xml:space="preserve">Linguistique. Ecole normale supérieure de lyon - ENS LYON, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2012ENSL0756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01066562v1</w:t>
+                <w:t xml:space="preserve">tel-00765986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions pédagogiques &amp;quot;fortement multimodales&amp;quot; en ligne : le cas de tuteurs en formation</w:t>
+                <w:t xml:space="preserve">Interactions pédagogiques &amp;quot;fortement multimodales&amp;quot; en ligne: le cas de tuteurs en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Ecole normale supérieure de lyon - ENS LYON, 2012. Français. </w:t>
+              <w:t xml:space="preserve">Linguistique. Ecole normale supérieure Lettres et Sciences Humaines - ENS-LSH Lyon, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2012ENSL0756⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00765986v1</w:t>
+                <w:t xml:space="preserve">tel-01066562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6905,51 +6905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="397EF003"/>
+    <w:nsid w:val="CD8EE439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7136,51 +7136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1621-9894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165800534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nizet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081289ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile F&#232;vre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vighetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chapuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2016.05.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-735PW4P4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Safadi-Katouzian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-017-9624-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0399" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Nicolaev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00720790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boerlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Daignault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M Dozois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1601.091118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344010000170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Riberolles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naelle Riccone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alfonsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;lle Riccone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Appel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181993v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Isabelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264625v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Furnon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477357v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475045v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477327v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353212v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229279v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00346-X" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474916v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01066562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0756" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00638414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1621-9894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165800534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corvasce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473487v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nizet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Prieur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081289ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.4074" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile F&#232;vre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vighetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chapuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2016.05.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-735PW4P4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Safadi-Katouzian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-017-9624-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.184.0399" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Nicolaev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00720790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boerlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Daignault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M Dozois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1601.091118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344010000170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Riberolles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naelle Riccone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alfonsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;lle Riccone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Privas-Br&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Appel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizet Isabelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264625v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Hachani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ibnelka&#239;d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Furnon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475030v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477357v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475045v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477327v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353212v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouquain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Codreanu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Domanchin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codreanu Tatiana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/9788366675841-017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229279v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95504-1.00346-X" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474916v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nech" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poyet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Larouk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0756" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01066562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00638414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>