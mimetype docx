--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Viriot-Goeldel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en sciences de l'éducation à L'université Paris Est Créteil - Inspé de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-viriot-goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3649-372X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">102523991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse à l’intervention, un référentiel dans la lutte contre les difficultés de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.91-127. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.12968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la pratique de la Twictée sur les performances orthographiques des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.02009. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214302009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Spelling with Twitter: The Effectiveness of a Collaborative Method for Teaching French Spelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Writing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (vol. 14 issue 2), pp.229-256. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17239/jowr-2022.14.02.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et limites de la notion de dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189-190, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.10198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’orthographe avec la « Twictée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.107-130. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.2346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératies à l’école, littératies à l’université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une littératie de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératies à l'école, littératies à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of research into effective teaching practices for struggling primary school pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, p. 227-245. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Complex Reading Materials in First Grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L1 Educational Studies in Language and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (Open Issue), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17239/L1ESLL-2016.16.01.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire au cours préparatoire : nouvelles perspectives pour la mesure du temps scolaire et de ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 196, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.5072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation des dispositifs d’aide aux élèves en difficulté au cours préparatoire : un révélateur de l’organisation scolaire contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.4975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation des dispositifs d’aide aux élèves en difficulté au cours préparatoire : un révélateur de l’organisation scolaire contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels supports et quels types d’écrits en lecture-écriture au cours préparatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Leclaire-Halté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169-170, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire au cours préparatoire : nouvelles perspectives pour la mesure du temps scolaire et de ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique à l’école élémentaire en France : résultats de l’étude « Lire-écrire au CP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de textes complexes pour enseigner la lecture au CP en milieu défavorisé : influence sur la compréhension des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20151602010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés en lecture à l’école primaire : une prise en charge précoce et sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des textes composites à l’école : nouvelle littéracie scolaire, apprentissages et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.21 - 31. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2014.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire des albums complexes en CP : stratégies d’anticipation et construction des significations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Écrire/faire écrire, 161-162, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir l'illettrisme dès l'école primaire : analyse du cas français à la lumière de la comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten alleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, e-297, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.199-213. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-010-0043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viriot-Goeldel, C., Tazouti, Y., Matter, C., Geiger-Jaillet, A., Carol, R., & Deviterne, D. (2009). Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation. Recherches & Educations, 2, 233-253.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Rita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.233-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider l’apprenti-lecteur en difficulté. Analyse comparée des approches didactiques mises en œuvre en France, au Québec et dans le Bade-Wurtemberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentis-lecteurs en difficulté : quels types d’aide ? Essai d’analyse théorique et praxéologique de l’aide apportée aux élèves en difficulté dans les classes de l’enseignement primaire en France, au Québec et dans le Bade-Wurtemberg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal investigation of the performance of 1st Grade students schooled in French regarding various cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplante Line</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading Conference, SSSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenaghen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can teaching reading comprehension foster pupils’ cognitive and affective empathy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR Thirty-Second Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETY FOR THE SCIENTIFIC STUDY OF READING (SSSR), Jul 2024, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’enseignement de la compréhension de l’implicite : regards croisés de la linguistique et des sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études axe 3 RTP "Education" : Regards croisés sur l'analyse et l'évaluation et des pratiques en classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTP éducation, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04960553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a literacy intervention on theory of mind and empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t we need two control groups in large Randomized Controlled Trials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 - "Education as a Hope in Uncertain Times"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension écrite de divers degrés d’implicites au cours de la première année de l’école élémentaire au Québec et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Laplante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L'implicite langagier et sa compréhension : Une question au carrefour des disciplines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Nanterre, Oct 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERGENCY REMOTE TEACHING IN FRANCE: THE INFLUENCE OF SOCIAL BACKGROUND IN TEACHERS’ CHOICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sochala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Train²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTED, Mar 2022, Online Conference, France. pp.3022-3028, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2022.0853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques d'enseignement de la lecture-écriture sur les apprentissages des élèves les plus faibles dans les cours préparatoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SILE, Jun 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading difficulties in primary school: a French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations curriculaires et aide aux élèves en difficulté : quels effets sur les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Adaptations contextualisées du curriculum et construction des inégalités scolaires du Colloque International « Penser les nouvelles problématiques éducatives dans une perspective internationale. Recherches en éducation et recomposition des espaces scolaires et éducatifs»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC-OUIEP, 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">READING DIFFICULTIES IN PRIMARY SCHOOL: PRECOCIOUS REMEDIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des pratiques d’enseignement de la lecture et de l’écriture au cours préparatoire : climat, engagement et différenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Lire-Ecrire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE; ENS, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques du public accueilli dans les dispositifs d’aide aux élèves en difficulté : un révélateur de la structuration de l’offre scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littératie à l’Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes « clé en main » aux Etats-Unis : des modèles d’intervention pédagogique en réponse à la crise de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’orthographe aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, pp.15-22, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.2246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’orthographe aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.2246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Pélissier (Ed), Support in Education, pp. 3-26. London: Iste &amp; Wiley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Pélissier (Dir), Notion d'aide en éducation, pp.7-32. Londres: ISTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781784056711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche PILE sur les performances en langue française des élèves de CE2 scolarisés en cursus monolingue, bilingue paritaire et immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet e-FRAN « Twictée pour apprendre l’orthographe » (TAO). Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Bautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Fenoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est Créteil. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04152540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’analyse de la méthode de lecture ALOE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPE Hauts de France; ESPE Nice. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Viriot-Goeldel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en sciences de l'éducation à L'université Paris Est Créteil - Inspé de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-viriot-goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3649-372X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">102523991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse à l’intervention, un référentiel dans la lutte contre les difficultés de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.91-127. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.12968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la pratique de la Twictée sur les performances orthographiques des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.02009. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214302009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Spelling with Twitter: The Effectiveness of a Collaborative Method for Teaching French Spelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Writing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (vol. 14 issue 2), pp.229-256. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17239/jowr-2022.14.02.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et limites de la notion de dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189-190, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.10198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératies à l’école, littératies à l’université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’orthographe avec la « Twictée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.107-130. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.2346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératies à l'école, littératies à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une littératie de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of research into effective teaching practices for struggling primary school pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, p. 227-245. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire au cours préparatoire : nouvelles perspectives pour la mesure du temps scolaire et de ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 196, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.5072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation des dispositifs d’aide aux élèves en difficulté au cours préparatoire : un révélateur de l’organisation scolaire contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.4975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation des dispositifs d’aide aux élèves en difficulté au cours préparatoire : un révélateur de l’organisation scolaire contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels supports et quels types d’écrits en lecture-écriture au cours préparatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Leclaire-Halté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169-170, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire au cours préparatoire : nouvelles perspectives pour la mesure du temps scolaire et de ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique à l’école élémentaire en France : résultats de l’étude « Lire-écrire au CP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Complex Reading Materials in First Grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L1 Educational Studies in Language and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (Open Issue), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17239/L1ESLL-2016.16.01.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de textes complexes pour enseigner la lecture au CP en milieu défavorisé : influence sur la compréhension des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20151602010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés en lecture à l’école primaire : une prise en charge précoce et sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des textes composites à l’école : nouvelle littéracie scolaire, apprentissages et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.21 - 31. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2014.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire des albums complexes en CP : stratégies d’anticipation et construction des significations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Écrire/faire écrire, 161-162, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir l'illettrisme dès l'école primaire : analyse du cas français à la lumière de la comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten alleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, e-297, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.199-213. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-010-0043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Rita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.233-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viriot-Goeldel, C., Tazouti, Y., Matter, C., Geiger-Jaillet, A., Carol, R., & Deviterne, D. (2009). Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation. Recherches & Educations, 2, 233-253.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider l’apprenti-lecteur en difficulté. Analyse comparée des approches didactiques mises en œuvre en France, au Québec et dans le Bade-Wurtemberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentis-lecteurs en difficulté : quels types d’aide ? Essai d’analyse théorique et praxéologique de l’aide apportée aux élèves en difficulté dans les classes de l’enseignement primaire en France, au Québec et dans le Bade-Wurtemberg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal investigation of the performance of 1st Grade students schooled in French regarding various cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplante Line</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading Conference, SSSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenaghen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can teaching reading comprehension foster pupils’ cognitive and affective empathy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR Thirty-Second Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETY FOR THE SCIENTIFIC STUDY OF READING (SSSR), Jul 2024, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’enseignement de la compréhension de l’implicite : regards croisés de la linguistique et des sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études axe 3 RTP "Education" : Regards croisés sur l'analyse et l'évaluation et des pratiques en classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTP éducation, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04960553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a literacy intervention on theory of mind and empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t we need two control groups in large Randomized Controlled Trials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 - "Education as a Hope in Uncertain Times"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension écrite de divers degrés d’implicites au cours de la première année de l’école élémentaire au Québec et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Laplante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L'implicite langagier et sa compréhension : Une question au carrefour des disciplines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Nanterre, Oct 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERGENCY REMOTE TEACHING IN FRANCE: THE INFLUENCE OF SOCIAL BACKGROUND IN TEACHERS’ CHOICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sochala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Train²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTED, Mar 2022, Online Conference, France. pp.3022-3028, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2022.0853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques d'enseignement de la lecture-écriture sur les apprentissages des élèves les plus faibles dans les cours préparatoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SILE, Jun 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading difficulties in primary school: a French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations curriculaires et aide aux élèves en difficulté : quels effets sur les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Adaptations contextualisées du curriculum et construction des inégalités scolaires du Colloque International « Penser les nouvelles problématiques éducatives dans une perspective internationale. Recherches en éducation et recomposition des espaces scolaires et éducatifs»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC-OUIEP, 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">READING DIFFICULTIES IN PRIMARY SCHOOL: PRECOCIOUS REMEDIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des pratiques d’enseignement de la lecture et de l’écriture au cours préparatoire : climat, engagement et différenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Lire-Ecrire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE; ENS, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques du public accueilli dans les dispositifs d’aide aux élèves en difficulté : un révélateur de la structuration de l’offre scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littératie à l’Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes « clé en main » aux Etats-Unis : des modèles d’intervention pédagogique en réponse à la crise de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’orthographe aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, pp.15-22, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.2246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’orthographe aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.2246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Pélissier (Ed), Support in Education, pp. 3-26. London: Iste &amp; Wiley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Pélissier (Dir), Notion d'aide en éducation, pp.7-32. Londres: ISTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781784056711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche PILE sur les performances en langue française des élèves de CE2 scolarisés en cursus monolingue, bilingue paritaire et immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet e-FRAN « Twictée pour apprendre l’orthographe » (TAO). Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Bautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Fenoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est Créteil. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04152540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’analyse de la méthode de lecture ALOE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPE Hauts de France; ESPE Nice. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="733F44B1"/>
+    <w:nsid w:val="EC135B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-viriot-goeldel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3649-372X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102523991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214302009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03982760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17239/jowr-2022.14.02.03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10198" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17239/L1ESLL-2016.16.01.02" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685638v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567673v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leclaire-Halt&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20151602010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leclercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lie Matter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-010-0043-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelie Matter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Rita" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laplante Line" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pariser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Laplante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train&#178;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2022.0853" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deviterne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2246" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/notion-daide-en-education/?attribute_book-type=Paperback" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-viriot-goeldel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3649-372X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102523991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214302009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03982760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17239/jowr-2022.14.02.03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10198" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4975" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leclaire-Halt&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3108" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17239/L1ESLL-2016.16.01.02" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20151602010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leclercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lie Matter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-010-0043-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelie Matter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Rita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laplante Line" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pariser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Laplante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train&#178;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2022.0853" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deviterne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2246" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/notion-daide-en-education/?attribute_book-type=Paperback" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>