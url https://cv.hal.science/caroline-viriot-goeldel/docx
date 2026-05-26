--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Viriot-Goeldel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en sciences de l'éducation à L'université Paris Est Créteil - Inspé de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-viriot-goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3649-372X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">102523991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse à l’intervention, un référentiel dans la lutte contre les difficultés de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.91-127. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.12968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la pratique de la Twictée sur les performances orthographiques des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.02009. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214302009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Spelling with Twitter: The Effectiveness of a Collaborative Method for Teaching French Spelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Writing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (vol. 14 issue 2), pp.229-256. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17239/jowr-2022.14.02.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et limites de la notion de dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189-190, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.10198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératies à l’école, littératies à l’université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’orthographe avec la « Twictée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.107-130. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.2346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératies à l'école, littératies à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une littératie de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of research into effective teaching practices for struggling primary school pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, p. 227-245. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire au cours préparatoire : nouvelles perspectives pour la mesure du temps scolaire et de ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 196, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.5072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation des dispositifs d’aide aux élèves en difficulté au cours préparatoire : un révélateur de l’organisation scolaire contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.4975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation des dispositifs d’aide aux élèves en difficulté au cours préparatoire : un révélateur de l’organisation scolaire contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels supports et quels types d’écrits en lecture-écriture au cours préparatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Leclaire-Halté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169-170, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire au cours préparatoire : nouvelles perspectives pour la mesure du temps scolaire et de ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique à l’école élémentaire en France : résultats de l’étude « Lire-écrire au CP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Complex Reading Materials in First Grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L1 Educational Studies in Language and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (Open Issue), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17239/L1ESLL-2016.16.01.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de textes complexes pour enseigner la lecture au CP en milieu défavorisé : influence sur la compréhension des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20151602010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés en lecture à l’école primaire : une prise en charge précoce et sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des textes composites à l’école : nouvelle littéracie scolaire, apprentissages et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.21 - 31. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2014.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire des albums complexes en CP : stratégies d’anticipation et construction des significations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Écrire/faire écrire, 161-162, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir l'illettrisme dès l'école primaire : analyse du cas français à la lumière de la comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten alleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, e-297, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.199-213. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-010-0043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Rita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.233-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viriot-Goeldel, C., Tazouti, Y., Matter, C., Geiger-Jaillet, A., Carol, R., & Deviterne, D. (2009). Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation. Recherches & Educations, 2, 233-253.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider l’apprenti-lecteur en difficulté. Analyse comparée des approches didactiques mises en œuvre en France, au Québec et dans le Bade-Wurtemberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentis-lecteurs en difficulté : quels types d’aide ? Essai d’analyse théorique et praxéologique de l’aide apportée aux élèves en difficulté dans les classes de l’enseignement primaire en France, au Québec et dans le Bade-Wurtemberg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal investigation of the performance of 1st Grade students schooled in French regarding various cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplante Line</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading Conference, SSSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenaghen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can teaching reading comprehension foster pupils’ cognitive and affective empathy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR Thirty-Second Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETY FOR THE SCIENTIFIC STUDY OF READING (SSSR), Jul 2024, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’enseignement de la compréhension de l’implicite : regards croisés de la linguistique et des sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études axe 3 RTP "Education" : Regards croisés sur l'analyse et l'évaluation et des pratiques en classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTP éducation, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04960553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a literacy intervention on theory of mind and empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t we need two control groups in large Randomized Controlled Trials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 - "Education as a Hope in Uncertain Times"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension écrite de divers degrés d’implicites au cours de la première année de l’école élémentaire au Québec et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Laplante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L'implicite langagier et sa compréhension : Une question au carrefour des disciplines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Nanterre, Oct 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERGENCY REMOTE TEACHING IN FRANCE: THE INFLUENCE OF SOCIAL BACKGROUND IN TEACHERS’ CHOICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sochala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Train²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTED, Mar 2022, Online Conference, France. pp.3022-3028, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2022.0853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques d'enseignement de la lecture-écriture sur les apprentissages des élèves les plus faibles dans les cours préparatoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SILE, Jun 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading difficulties in primary school: a French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations curriculaires et aide aux élèves en difficulté : quels effets sur les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Adaptations contextualisées du curriculum et construction des inégalités scolaires du Colloque International « Penser les nouvelles problématiques éducatives dans une perspective internationale. Recherches en éducation et recomposition des espaces scolaires et éducatifs»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC-OUIEP, 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">READING DIFFICULTIES IN PRIMARY SCHOOL: PRECOCIOUS REMEDIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des pratiques d’enseignement de la lecture et de l’écriture au cours préparatoire : climat, engagement et différenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Lire-Ecrire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE; ENS, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques du public accueilli dans les dispositifs d’aide aux élèves en difficulté : un révélateur de la structuration de l’offre scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littératie à l’Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes « clé en main » aux Etats-Unis : des modèles d’intervention pédagogique en réponse à la crise de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’orthographe aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, pp.15-22, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.2246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’orthographe aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.2246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Pélissier (Ed), Support in Education, pp. 3-26. London: Iste &amp; Wiley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Pélissier (Dir), Notion d'aide en éducation, pp.7-32. Londres: ISTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781784056711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche PILE sur les performances en langue française des élèves de CE2 scolarisés en cursus monolingue, bilingue paritaire et immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet e-FRAN « Twictée pour apprendre l’orthographe » (TAO). Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Bautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Fenoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est Créteil. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04152540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’analyse de la méthode de lecture ALOE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPE Hauts de France; ESPE Nice. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Viriot-Goeldel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en sciences de l'éducation à L'université Paris Est Créteil - Inspé de Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-viriot-goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3649-372X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">102523991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse à l’intervention, un référentiel dans la lutte contre les difficultés de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.91-127. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.12968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la pratique de la Twictée sur les performances orthographiques des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.02009. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214302009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Spelling with Twitter: The Effectiveness of a Collaborative Method for Teaching French Spelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pagnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Writing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (vol. 14 issue 2), pp.229-256. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17239/jowr-2022.14.02.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et limites de la notion de dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 189-190, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.10198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératies à l’école, littératies à l’université.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’orthographe avec la « Twictée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.107-130. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.2346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littératies à l'école, littératies à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une littératie de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Algérienne des Sciences B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of research into effective teaching practices for struggling primary school pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, p. 227-245. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation des dispositifs d’aide aux élèves en difficulté au cours préparatoire : un révélateur de l’organisation scolaire contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels supports et quels types d’écrits en lecture-écriture au cours préparatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Leclaire-Halté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 169-170, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire au cours préparatoire : nouvelles perspectives pour la mesure du temps scolaire et de ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 196, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.5072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation des dispositifs d’aide aux élèves en difficulté au cours préparatoire : un révélateur de l’organisation scolaire contemporaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.4975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire et écrire au cours préparatoire : nouvelles perspectives pour la mesure du temps scolaire et de ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du numérique à l’école élémentaire en France : résultats de l’étude « Lire-écrire au CP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Complex Reading Materials in First Grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L1 Educational Studies in Language and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (Open Issue), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17239/L1ESLL-2016.16.01.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de textes complexes pour enseigner la lecture au CP en milieu défavorisé : influence sur la compréhension des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20151602010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés en lecture à l’école primaire : une prise en charge précoce et sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des textes composites à l’école : nouvelle littéracie scolaire, apprentissages et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.21 - 31. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2014.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire des albums complexes en CP : stratégies d’anticipation et construction des significations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Écrire/faire écrire, 161-162, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir l'illettrisme dès l'école primaire : analyse du cas français à la lumière de la comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten alleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, e-297, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.199-213. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-010-0043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Rita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.233-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viriot-Goeldel, C., Tazouti, Y., Matter, C., Geiger-Jaillet, A., Carol, R., & Deviterne, D. (2009). Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation. Recherches & Educations, 2, 233-253.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider l’apprenti-lecteur en difficulté. Analyse comparée des approches didactiques mises en œuvre en France, au Québec et dans le Bade-Wurtemberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentis-lecteurs en difficulté : quels types d’aide ? Essai d’analyse théorique et praxéologique de l’aide apportée aux élèves en difficulté dans les classes de l’enseignement primaire en France, au Québec et dans le Bade-Wurtemberg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can teaching reading comprehension foster pupils’ cognitive and affective empathy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR Thirty-Second Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETY FOR THE SCIENTIFIC STUDY OF READING (SSSR), Jul 2024, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal investigation of the performance of 1st Grade students schooled in French regarding various cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplante Line</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading Conference, SSSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenaghen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t we need two control groups in large Randomized Controlled Trials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 - "Education as a Hope in Uncertain Times"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’enseignement de la compréhension de l’implicite : regards croisés de la linguistique et des sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études axe 3 RTP "Education" : Regards croisés sur l'analyse et l'évaluation et des pratiques en classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTP éducation, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04960553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a literacy intervention on theory of mind and empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension écrite de divers degrés d’implicites au cours de la première année de l’école élémentaire au Québec et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Laplante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L'implicite langagier et sa compréhension : Une question au carrefour des disciplines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Nanterre, Oct 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERGENCY REMOTE TEACHING IN FRANCE: THE INFLUENCE OF SOCIAL BACKGROUND IN TEACHERS’ CHOICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Sochala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Train²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTED, Mar 2022, Online Conference, France. pp.3022-3028, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2022.0853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading difficulties in primary school: a French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques d'enseignement de la lecture-écriture sur les apprentissages des élèves les plus faibles dans les cours préparatoires français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SILE, Jun 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations curriculaires et aide aux élèves en difficulté : quels effets sur les apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Adaptations contextualisées du curriculum et construction des inégalités scolaires du Colloque International « Penser les nouvelles problématiques éducatives dans une perspective internationale. Recherches en éducation et recomposition des espaces scolaires et éducatifs»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC-OUIEP, 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des pratiques d’enseignement de la lecture et de l’écriture au cours préparatoire : climat, engagement et différenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Lire-Ecrire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE; ENS, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">READING DIFFICULTIES IN PRIMARY SCHOOL: PRECOCIOUS REMEDIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Education, Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques du public accueilli dans les dispositifs d’aide aux élèves en difficulté : un révélateur de la structuration de l’offre scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Piquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littératie à l’Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes « clé en main » aux Etats-Unis : des modèles d’intervention pédagogique en réponse à la crise de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’orthographe aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, pp.15-22, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.2246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’orthographe aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.2246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Pélissier (Dir), Notion d'aide en éducation, pp.7-32. Londres: ISTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'aide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pelissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notion d'aide en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9781784056711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Pélissier (Ed), Support in Education, pp. 3-26. London: Iste &amp; Wiley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche PILE sur les performances en langue française des élèves de CE2 scolarisés en cursus monolingue, bilingue paritaire et immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet e-FRAN « Twictée pour apprendre l’orthographe » (TAO). Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Bautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delarue-Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Crinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Fenoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Est Créteil. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04152540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’analyse de la méthode de lecture ALOE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ESPE Hauts de France; ESPE Nice. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC135B33"/>
+    <w:nsid w:val="8276E4DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-viriot-goeldel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3649-372X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102523991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214302009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03982760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17239/jowr-2022.14.02.03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10198" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4975" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leclaire-Halt&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3108" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17239/L1ESLL-2016.16.01.02" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20151602010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leclercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lie Matter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-010-0043-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelie Matter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Rita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laplante Line" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pariser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Laplante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train&#178;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2022.0853" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deviterne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2246" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/notion-daide-en-education/?attribute_book-type=Paperback" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-viriot-goeldel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3649-372X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102523991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214302009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03982760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17239/jowr-2022.14.02.03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10198" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1171" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leclaire-Halt&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3108" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5072" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4975" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17239/L1ESLL-2016.16.01.02" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736191v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20151602010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leclercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2014.1046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lie Matter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-010-0043-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelie Matter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Rita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pariser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laplante Line" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Laplante" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758114v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Train&#178;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2022.0853" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517381v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862891v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deviterne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2246" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/notion-daide-en-education/?attribute_book-type=Paperback" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989158v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>