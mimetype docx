--- v0 (2026-03-19)
+++ v1 (2026-04-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -278,78 +278,78 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioDrugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 38 (5), pp.703-716. </w:t>
+              <w:t xml:space="preserve">, 2024, 38, pp.703-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40259-024-00676-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554740v1</w:t>
+                <w:t xml:space="preserve">hal-04676307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Population Pharmacokinetic Model of Tocilizumab in Kidney Transplant Patients Treated for Chronic Active Antibody-Mediated Rejection: Comparison of Plasma Exposure Between Intravenous and Subcutaneous Administration Schemes</w:t>
               </w:r>
@@ -412,2068 +412,1934 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioDrugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 38, pp.703-716. </w:t>
+              <w:t xml:space="preserve">, 2024, 38 (5), pp.703-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40259-024-00676-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676307v1</w:t>
+                <w:t xml:space="preserve">hal-05555533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Population Pharmacokinetic Model of Tocilizumab in Kidney Transplant Patients Treated for Chronic Active Antibody-Mediated Rejection: Comparison of Plasma Exposure Between Intravenous and Subcutaneous Administration Schemes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial least square based approaches for high-dimensional linear mixed models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambert-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioDrugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40259-024-00676-z⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.769-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10260-023-00685-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555533v1</w:t>
+                <w:t xml:space="preserve">hal-03971003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial least square based approaches for high-dimensional linear mixed models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daunorubicin and Its Active Metabolite Pharmacokinetic Profiles in Acute Myeloid Leukaemia Patients: A Pharmacokinetic Ancillary Study of the BIG-1 Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14040792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10260-023-00685-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03971003v1</w:t>
+                <w:t xml:space="preserve">hal-03822470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daunorubicin and Its Active Metabolite Pharmacokinetic Profiles in Acute Myeloid Leukaemia Patients: A Pharmacokinetic Ancillary Study of the BIG-1 Trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification based on extensions of LS-PLS using logistic regression: application to clinical and multiple genomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambert-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-018-2311-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14040792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03822470v1</w:t>
+                <w:t xml:space="preserve">hal-01405101v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification based on extensions of LS-PLS using logistic regression: application to clinical and multiple genomic data</w:t>
+                <w:t xml:space="preserve">L'alternance et les licences professionnelles du département STID de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lambert-Lacroix</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistique et Enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Statitistique et Enseignement, 8 (1), pp.73-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-018-2311-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01405101v3</w:t>
+                <w:t xml:space="preserve">hal-01475962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alternance et les licences professionnelles du département STID de Grenoble</w:t>
+                <w:t xml:space="preserve">Modelling finger force produced from different tasks using linear mixed models with lme R function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Villanova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Enseignement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Statitistique et Enseignement, 8 (1), pp.73-87</w:t>
+              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.16-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475962v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling finger force produced from different tasks using linear mixed models with lme R function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods and software tools for design evaluation for population pharmacokinetics-pharmacodynamics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Nyberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Ogungbenro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Leonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (1), pp.6-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.12352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998910v1</w:t>
+                <w:t xml:space="preserve">inserm-00978789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods and software tools for design evaluation for population pharmacokinetics-pharmacodynamics studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pharmacométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, base documentaire : TIB386DUO (ref. article : pha1010), 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.12352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00978789v2</w:t>
+                <w:t xml:space="preserve">hal-00932097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pharmacométrie</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pharmacokinetics of fondaparinux 1.5 mg once daily in a real-world cohort of patients with renal impairment undergoing major orthopaedic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zufferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rosencher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Marc Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (10), pp.1403-1410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-012-1263-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932097v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of fondaparinux 1.5 mg once daily in a real-world cohort of patients with renal impairment undergoing major orthopaedic surgery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design evaluation and optimisation in crossover pharmacokinetic studies analysed by nonlinear mixed effects models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-012-1263-0⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (11-12), pp.1043-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.4390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00851193v1</w:t>
+                <w:t xml:space="preserve">inserm-00629594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design evaluation and optimisation in crossover pharmacokinetic studies analysed by nonlinear mixed effects models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thu Thuy Nguyen</w:t>
+                <w:t xml:space="preserve">Pharmacokinetic design optimization in children and estimation of maturation parameters: example of cytochrome P450 3A4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bouillon-Pichault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">France Mentré</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (1), pp.25 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10928-010-9173-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.4390⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00629594v1</w:t>
+                <w:t xml:space="preserve">hal-01895982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic design optimization in children and estimation of maturation parameters: example of cytochrome P450 3A4</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint population pharmacokinetic analysis of zidovudine, lamivudine, and their active intracellular metabolites in HIV patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bénech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Retout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10928-010-9173-1⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (7), pp.3423-3431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01487-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01895982v1</w:t>
+                <w:t xml:space="preserve">inserm-00617423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint population pharmacokinetic analysis of zidovudine, lamivudine, and their active intracellular metabolites in HIV patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design evaluation and optimization for models of hepatitis C viral dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avidan U. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.1045-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.4191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01487-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00617423v1</w:t>
+                <w:t xml:space="preserve">inserm-00615142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design evaluation and optimization for models of hepatitis C viral dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intracellular Pharmacokinetics of Antiretroviral Drugs in HIV-Infected Patients, and their Correlation with Drug Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Le Tiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.4191⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (1), pp.17-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2165/11318110-000000000-00000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00615142v1</w:t>
+                <w:t xml:space="preserve">inserm-00461125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Pharmacokinetics of Antiretroviral Drugs in HIV-Infected Patients, and their Correlation with Drug Action</w:t>
+                <w:t xml:space="preserve">Design evaluation and optimisation in multiple response nonlinear mixed effect models: PFIM 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Rey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Sylvie Retout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (1), pp.55-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2009.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2165/11318110-000000000-00000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00461125v1</w:t>
+                <w:t xml:space="preserve">inserm-00431457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design evaluation and optimisation in multiple response nonlinear mixed effect models: PFIM 3.0</w:t>
+                <w:t xml:space="preserve">Fisher information matrix for nonlinear mixed effects multiple response models: evaluation of the appropriateness of the first order linearization using a pharmacokinetic/pharmacodynamic model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Retout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (14), pp.1940-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.3573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2009.09.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00431457v1</w:t>
+                <w:t xml:space="preserve">inserm-00371363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisher information matrix for nonlinear mixed effects multiple response models: evaluation of the appropriateness of the first order linearization using a pharmacokinetic/pharmacodynamic model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design Optimization in Nonlinear Mixed Effects Models Using Cost Functions: Application to a Joint Model of Infliximab and Methotrexate Pharmacokinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Retout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8, pp.3351-3368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03610920902833511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00424247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2483,854 +2349,854 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de modèles pharmacocinétiques de population à l'aide d'une approche basée sur l'identifiabilité, application aux modèles combinés clozapine/norclozapine (parent/métabolite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Abbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés Société francaise de pharmacologie et de thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société francaise de pharmacologie et de thérapeutique, Jun 2025, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Pharmacokinetic Model Evaluation Based on Identifiability Analysis Approach: Application to Clozapine Published Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Abbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Drug Monitoring and clinical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Drug Monitoring and clinical Toxicology, Sep 2024, Banff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pretrained Language Models v. Court Ruling Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Vaudaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Vaudaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
+                <w:t xml:space="preserve">Maximin Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Legal Language Processing Workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.38-43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2023.nllp-1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche par compétences en statistique dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Friguet</w:t>
+                <w:t xml:space="preserve">Yann Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Mercier</w:t>
+                <w:t xml:space="preserve">Charlaine Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone International sur l’Enseignement de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francaise de la Statistique, Nov 2022, Rennes - Université Rennes 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude de cas en biomécanique avec la fonction lme de R pour modéliser des structures complexes d'effets aléatoires et de matrice de variance-covariance des erreurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling finger force produced from different tasks using linear mixed models with the lme R function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM 2014 - 7th International Conference of the ERCIM Working Group on Computational and Methodological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et optimisation des protocoles de prélèvements dans les études pharmacocinétiques en crossover analysées par des modèles non linéaires à effets mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation de fonction de coéts pour l'optimisation de protocoles dans les modéles non linéaires é effets mixtes : application é la pharmacocinétique de la zidovudine et de son métabolite actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Comets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Retout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3340,124 +3206,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the EM-algorithm using PLS to fit linear mixed effects models for high dimensional repeated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambert-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBC 2018-29th International Biometric Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3467,179 +3333,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning at TIMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Univ. Grenoble Alpes, CNRS, UMR 5525, VetAgro Sup, Grenoble INP, TIMC, 38000 Grenoble, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du plan d’échantillonnage de l’étude de caractérisation pour l'association CYCLAMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Corset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Grenoble Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3649,164 +3515,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence artificielle comme outil de compréhension du phénomène juridictionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Vaudaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1006, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3953,51 +3819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Arriv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40259-024-00676-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04676307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-023-00685-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Briet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14040792" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405101v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2311-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00978789v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nyberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Ogungbenro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aliev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Leonov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12352" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delavenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zufferey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rosencher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marc Samama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-012-1263-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LS8DV3DP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4390" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouillon-Pichault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jullien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-010-9173-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KB13JLZ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri B&#233;nech" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Retout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01487-10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00615142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avidan U. Neumann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4191" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D71758BBA1C71975584AA230A6FBBEC91F1D4F5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00461125v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Tiec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11318110-000000000-00000" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2009.09.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00371363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.3573" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00424247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920902833511" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Maisonneuve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abbara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269634v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vaudaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.nllp-1.5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494751v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Comets" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834609v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04676307v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Arriv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40259-024-00676-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-023-00685-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Briet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14040792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405101v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2311-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00978789v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nyberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Ogungbenro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aliev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Leonov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12352" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delavenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zufferey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rosencher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marc Samama" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-012-1263-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LS8DV3DP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4390" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouillon-Pichault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jullien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-010-9173-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KB13JLZ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri B&#233;nech" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Retout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01487-10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00615142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avidan U. Neumann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4191" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D71758BBA1C71975584AA230A6FBBEC91F1D4F5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00461125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Tiec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11318110-000000000-00000" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2009.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00371363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.3573" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00424247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920902833511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Maisonneuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abbara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vaudaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.nllp-1.5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Comets" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>