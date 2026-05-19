--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1211,976 +1211,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of fondaparinux 1.5 mg once daily in a real-world cohort of patients with renal impairment undergoing major orthopaedic surgery</w:t>
+                <w:t xml:space="preserve">Design evaluation and optimisation in crossover pharmacokinetic studies analysed by nonlinear mixed effects models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Delavenne</w:t>
+                <w:t xml:space="preserve">Thu Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Zufferey</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">France Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-012-1263-0⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (11-12), pp.1043-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.4390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851193v1</w:t>
+                <w:t xml:space="preserve">inserm-00629594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design evaluation and optimisation in crossover pharmacokinetic studies analysed by nonlinear mixed effects models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacokinetics of fondaparinux 1.5 mg once daily in a real-world cohort of patients with renal impairment undergoing major orthopaedic surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zufferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rosencher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Thuy Nguyen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles-Marc Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (10), pp.1403-1410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-012-1263-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.4390⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00629594v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic design optimization in children and estimation of maturation parameters: example of cytochrome P450 3A4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint population pharmacokinetic analysis of zidovudine, lamivudine, and their active intracellular metabolites in HIV patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bouillon-Pichault</w:t>
+                <w:t xml:space="preserve">Henri Bénech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jullien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
+                <w:t xml:space="preserve">Elisabeth Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Pons</w:t>
+                <w:t xml:space="preserve">Sylvie Retout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Tod</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38 (1), pp.25 - 40. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (7), pp.3423-3431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10928-010-9173-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01487-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895982v1</w:t>
+                <w:t xml:space="preserve">inserm-00617423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint population pharmacokinetic analysis of zidovudine, lamivudine, and their active intracellular metabolites in HIV patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design evaluation and optimization for models of hepatitis C viral dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Bénech</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avidan U. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01487-10⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (10), pp.1045-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.4191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00617423v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00615142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design evaluation and optimization for models of hepatitis C viral dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacokinetic design optimization in children and estimation of maturation parameters: example of cytochrome P450 3A4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bouillon-Pichault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Guedj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
+                <w:t xml:space="preserve">Gérard Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avidan U. Neumann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">France Mentré</w:t>
+                <w:t xml:space="preserve">Michel Tod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (10), pp.1045-56. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (1), pp.25 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.4191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10928-010-9173-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00615142v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Pharmacokinetics of Antiretroviral Drugs in HIV-Infected Patients, and their Correlation with Drug Action</w:t>
+                <w:t xml:space="preserve">Design evaluation and optimisation in multiple response nonlinear mixed effect models: PFIM 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Retout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2165/11318110-000000000-00000⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (1), pp.55-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2009.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00461125v1</w:t>
+                <w:t xml:space="preserve">inserm-00431457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design evaluation and optimisation in multiple response nonlinear mixed effect models: PFIM 3.0</w:t>
+                <w:t xml:space="preserve">Intracellular Pharmacokinetics of Antiretroviral Drugs in HIV-Infected Patients, and their Correlation with Drug Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Le Tiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 98 (1), pp.55-65. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (1), pp.17-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2009.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2165/11318110-000000000-00000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00431457v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00461125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisher information matrix for nonlinear mixed effects multiple response models: evaluation of the appropriateness of the first order linearization using a pharmacokinetic/pharmacodynamic model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Retout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (14), pp.1940-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2214,90 +2214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Optimization in Nonlinear Mixed Effects Models Using Cost Functions: Application to a Joint Model of Infliximab and Methotrexate Pharmacokinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Retout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Comets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8, pp.3351-3368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2979,230 +2979,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et optimisation des protocoles de prélèvements dans les études pharmacocinétiques en crossover analysées par des modèles non linéaires à effets mixtes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporation de fonction de coéts pour l'optimisation de protocoles dans les modéles non linéaires é effets mixtes : application é la pharmacocinétique de la zidovudine et de son métabolite actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Comets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Retout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00494705v1</w:t>
+                <w:t xml:space="preserve">inria-00494751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation de fonction de coéts pour l'optimisation de protocoles dans les modéles non linéaires é effets mixtes : application é la pharmacocinétique de la zidovudine et de son métabolite actif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation et optimisation des protocoles de prélèvements dans les études pharmacocinétiques en crossover analysées par des modèles non linéaires à effets mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494751v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00494705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3819,51 +3819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04676307v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Arriv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40259-024-00676-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-023-00685-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Briet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14040792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405101v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2311-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00978789v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nyberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Ogungbenro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aliev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Leonov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12352" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delavenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zufferey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rosencher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marc Samama" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-012-1263-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LS8DV3DP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4390" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouillon-Pichault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jullien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-010-9173-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KB13JLZ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri B&#233;nech" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Retout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01487-10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00615142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avidan U. Neumann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4191" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D71758BBA1C71975584AA230A6FBBEC91F1D4F5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00461125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Tiec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11318110-000000000-00000" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2009.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00371363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.3573" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00424247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920902833511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Maisonneuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abbara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vaudaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.nllp-1.5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Comets" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04676307v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Arriv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jouve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40259-024-00676-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10260-023-00685-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Briet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schmidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14040792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405101v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2311-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00978789v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Nyberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Ogungbenro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aliev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Leonov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12352" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00629594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4390" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delavenne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zufferey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rosencher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marc Samama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-012-1263-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LS8DV3DP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri B&#233;nech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Retout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salmon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01487-10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00615142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avidan U. Neumann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.4191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D71758BBA1C71975584AA230A6FBBEC91F1D4F5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouillon-Pichault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jullien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-010-9173-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KB13JLZ7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431457v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2009.09.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00461125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Le Tiec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2165/11318110-000000000-00000" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00371363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.3573" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00424247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920902833511" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Maisonneuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abbara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269634v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vaudaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Coavoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.nllp-1.5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494751v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Comets" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Corset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>