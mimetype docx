--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2636,204 +2636,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phonology of French Sign Language (LSF) : non-sign repetition and discrimination tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Cristini</w:t>
+                <w:t xml:space="preserve">Narration en LSF(étude de cas en production) : focus sur les structures prédicatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Puissant-Schontz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSLA15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands. , ICSLA15, 2015</w:t>
+              <w:t xml:space="preserve">Adyloc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01178050v1</w:t>
+                <w:t xml:space="preserve">halshs-01180568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narration en LSF(étude de cas en production) : focus sur les structures prédicatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Fortuna</w:t>
+                <w:t xml:space="preserve">The phonology of French Sign Language (LSF) : non-sign repetition and discrimination tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Cristini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bogliotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adyloc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">ICSLA15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands. , ICSLA15, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01180568v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3857,51 +3857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.655168" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brossier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Aksen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236729" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Saksida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000184" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Moll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bartling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bruder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kunze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2013.09.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Czamara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S Scerri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Cs&#233;pe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Landerl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Lyytinen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo H T Lepp&#228;nen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquard-Kipffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leloup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Messaoud-Galusi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.03.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Puissant-Schontz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04080063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fortuna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sekali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Heouaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Serniclaes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Perin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guy-Guyenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cristini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180568v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Marshall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jimenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Prenovec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00468920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04398960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.655168" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brossier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Aksen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236729" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Saksida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000184" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Moll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bartling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bruder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kunze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2013.09.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Czamara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S Scerri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Cs&#233;pe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Landerl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Lyytinen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo H T Lepp&#228;nen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquard-Kipffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leloup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Messaoud-Galusi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.03.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681305v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Puissant-Schontz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04080063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fortuna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741103v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sekali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Heouaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Serniclaes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Perin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guy-Guyenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180568v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cristini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Marshall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jimenez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Prenovec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00468920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04398960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>