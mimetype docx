--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -280,783 +280,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of natural oral alternatives to parental iron supplementation on haematological and health-related blood parameters of organic piglets</w:t>
+                <w:t xml:space="preserve">Sound feeding signal for gestating sows: Evaluation of an individual learning strategy and its beneficial effects in groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Anna Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Deroiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Robert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101194⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.106302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664474v1</w:t>
+                <w:t xml:space="preserve">hal-04601713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine ear necrosis is associated with social behaviours in weaned piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of stable preferential affiliative relationships in the domestic pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Foreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
+                <w:t xml:space="preserve">Sébastien Goumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Nicolazo</w:t>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lebret</w:t>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-024-03974-4⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549544v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement du porc domestique (Sus scrofa domesticus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataset describing the effects of housing environment, dominance status and parity on the PBMC transcriptome of sows during gestation and lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tallet</w:t>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Ahloy-Dallaire</w:t>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Chebahi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.7496⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04865452v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of stable preferential affiliative relationships in the domestic pig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le comportement du porc domestique (Sus scrofa domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Ahloy-Dallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Chebahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Goumon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 213, pp.95-105. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.7496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.7496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582488v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset describing the effects of housing environment, dominance status and parity on the PBMC transcriptome of sows during gestation and lactation</w:t>
+                <w:t xml:space="preserve">Porcine ear necrosis is associated with social behaviours in weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Vincent</w:t>
+                <w:t xml:space="preserve">Théo Nicolazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Thomas</w:t>
+                <w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Comte</w:t>
+                <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.100078. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-024-03974-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693509v1</w:t>
+                <w:t xml:space="preserve">hal-04549544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to natural stray currents of low voltage affects the behaviour and some stress biomarkers of weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Nicolazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Teixeira Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 288, pp.105555. </w:t>
@@ -1088,360 +1071,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune transcriptomic profile in adult female pigs: dominance status has more influence than environmental enrichment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+                <w:t xml:space="preserve">Effects of natural oral alternatives to parental iron supplementation on haematological and health-related blood parameters of organic piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Thomas</w:t>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+                <w:t xml:space="preserve">C. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-11116-1⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (9), pp.101194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693454v1</w:t>
+                <w:t xml:space="preserve">hal-04664474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound feeding signal for gestating sows: Evaluation of an individual learning strategy and its beneficial effects in groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Blanc</w:t>
+                <w:t xml:space="preserve">Immune transcriptomic profile in adult female pigs: dominance status has more influence than environmental enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Deroiné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Clouard</w:t>
+                <w:t xml:space="preserve">Françoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 275, pp.106302. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-11116-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601713v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-weaning social behaviours and peripheral serotonin levels are associated with behavioural and physiological responses to weaning and social mixing in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 259, pp.105833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1488,90 +1488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of early social behaviors and social styles in relation to individual characteristics in suckling piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.2318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2118,525 +2118,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A milk formula containing maltodextrin, vs. lactose, as main carbohydrate source, improves cognitive performance of piglets in a spatial task</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal Western diet during gestation and lactation modifies adult offspring's cognitive and hedonic brain processes, behavior, and metabolism in Yucatan minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Respondek</w:t>
+                <w:t xml:space="preserve">Yentl Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth J. Bolhuis</w:t>
+                <w:t xml:space="preserve">Isabelle Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter J. J. Gerrits</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27796-1⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (12), pp.6478-6494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201701541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550566v1</w:t>
+                <w:t xml:space="preserve">hal-01834088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of early nutrition and transport of 1-day-old chickens on production performance and fear response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. de Vries</w:t>
+                <w:t xml:space="preserve">A milk formula containing maltodextrin, vs. lactose, as main carbohydrate source, improves cognitive performance of piglets in a spatial task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lammers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Clouard</w:t>
+                <w:t xml:space="preserve">Frédérique Respondek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth J. Bolhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter J. J. Gerrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pey106⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27796-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550574v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insoluble fibres in supplemental pre-weaning diets affect behaviour of suckling piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stokvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. M. J. van Hees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (2), pp.329-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731117001501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Western diet during gestation and lactation modifies adult offspring's cognitive and hedonic brain processes, behavior, and metabolism in Yucatan minipigs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of early nutrition and transport of 1-day-old chickens on production performance and fear response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+                <w:t xml:space="preserve">M. S. Hollemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Meurice</w:t>
+                <w:t xml:space="preserve">S. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Lammers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (12), pp.6478-6494. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201701541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834088v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A maternal Western diet during gestation and lactation modifies offspring’s microbiota activity, blood lipid levels, cognitive responses, and hippocampal neurogenesis in Yucatan pigs</w:t>
               </w:r>
@@ -2661,51 +2661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Randuineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2750,503 +2750,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure to a diet high in saturated fat, refined sugar and cholesterol affects behaviour, growth, and feed intake in weaned piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurobiologie du comportement alimentaire : le modèle porcin en neurosciences comportementales appliquées à l’alimentation et à la santé humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Elizabeth Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154698⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.279-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.4.2969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409508v1</w:t>
+                <w:t xml:space="preserve">hal-01594936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiologie du comportement alimentaire : le modèle porcin en neurosciences comportementales appliquées à l’alimentation et à la santé humaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perinatal exposure to a diet high in saturated fat, refined sugar and cholesterol affects behaviour, growth, and feed intake in weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter J. J. Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Clouard</w:t>
+                <w:t xml:space="preserve">J. Elizabeth Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (4), pp.279-290. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), pp.e0154698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.4.2969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01594936v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal, but not early postnatal, exposure to a Western diet improves spatial memory of pigs later in life and is paired with changes in maternal prepartum blood lipid levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Familiarity to a feed additive modulates its effects on brain responses in reward and memory regions in the pig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201500208R⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409511v1</w:t>
+                <w:t xml:space="preserve">hal-01413510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familiarity to a feed additive modulates its effects on brain responses in reward and memory regions in the pig model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prenatal, but not early postnatal, exposure to a Western diet improves spatial memory of pigs later in life and is paired with changes in maternal prepartum blood lipid levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. J. Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Bartels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (9), pp.1-20. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (7), pp.2466-2475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.201500208R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413510v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary linoleic and α-linolenic acids affect anxiety-related responses and exploratory activity in growing pigs</w:t>
               </w:r>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse van Kerkhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Smink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth J. Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145 (2), pp.358-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3490,1102 +3490,1102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined compared to dissociated oral and intestinal sucrose stimuli induce different brain hedonic processes</w:t>
+                <w:t xml:space="preserve">An attempt to condition flavour preference induced by oral and/or postoral administration of 16% sucrose in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00861⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124C, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2013.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210653v1</w:t>
+                <w:t xml:space="preserve">hal-01210487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sensory feed additives on feed intake, feed preferences, and growth of female piglets during the early postweaning period</w:t>
+                <w:t xml:space="preserve">Combined compared to dissociated oral and intestinal sucrose stimuli induce different brain hedonic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-6809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01409500v1</w:t>
+                <w:t xml:space="preserve">hal-01210653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to condition flavour preference induced by oral and/or postoral administration of 16% sucrose in pigs</w:t>
+                <w:t xml:space="preserve">Impact of sensory feed additives on feed intake, feed preferences, and growth of female piglets during the early postweaning period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 124C, pp.107-115. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (5), pp.2133-2140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2013.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-6809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210487v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposures to conditioned flavours with different hedonic values induce contrasted behavioural and brain responses in pigs</w:t>
+                <w:t xml:space="preserve">Food preferences and aversions in human health and nutrition: how can pigs help the biomedical research?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037968⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.118-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111001315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210334v1</w:t>
+                <w:t xml:space="preserve">hal-01409438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavour preference acquired via a beverage-induced conditioning and its transposition to solid food: Sucrose but not maltodextrin or saccharin induced significant flavour preferences in pigs</w:t>
+                <w:t xml:space="preserve">Exposures to conditioned flavours with different hedonic values induce contrasted behavioural and brain responses in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.11.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01210296v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of sensory functional ingredients on food preferences, intake and weight gain in juvenile pigs</w:t>
+                <w:t xml:space="preserve">Flavour preference acquired via a beverage-induced conditioning and its transposition to solid food: Sucrose but not maltodextrin or saccharin induced significant flavour preferences in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chataignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 138 (1-2), pp.36-46. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 136 (1), pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2012.01.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210292v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food preferences and aversions in human health and nutrition: how can pigs help the biomedical research?</w:t>
+                <w:t xml:space="preserve">The effects of sensory functional ingredients on food preferences, intake and weight gain in juvenile pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 138 (1-2), pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2012.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731111001315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01409438v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry of behavioral responses to a human approach in young naive vs. trained horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of approach and handling tests for the assessment of reactivity to humans of sows housed in stall or in group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Sankey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
+                <w:t xml:space="preserve">Nicolas Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.05.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (1-2), pp.26-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022085v1</w:t>
+                <w:t xml:space="preserve">hal-02650001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of approach and handling tests for the assessment of reactivity to humans of sows housed in stall or in group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetry of behavioral responses to a human approach in young naive vs. trained horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sankey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Devillers</w:t>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 133 (1-2), pp.26-39. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (3), pp.464-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2011.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650001v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4754,77 +4754,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Touanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands. pp.114</w:t>
@@ -4866,51 +4866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular but temporary access to an enriched room modifies activity and social behavior of gestating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,2468 +4972,2468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un sevrage tardif sur les réponses comportementales et physiologiques des porcelets au sevrage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Bailly</w:t>
+                <w:t xml:space="preserve">Effects of gestational olfactory enrichment on adaptation to weaning in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Touanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level (WAFL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780722v1</w:t>
+                <w:t xml:space="preserve">hal-04693825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Associations between social behavior and immune cell transcriptome in pregnant sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.1040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of positive social relationships in group-housed gestating sows</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level (WAFL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693554v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un enrichissement olfactif gestationnel sur les réponses d’adaptation au sevrage chez le porc en élevage conventionnel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Comte</w:t>
+                <w:t xml:space="preserve">Effet d’un sevrage tardif sur les réponses comportementales et physiologiques des porcelets au sevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rutkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780702v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gestational olfactory enrichment on adaptation to weaning in pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of positive social relationships in group-housed gestating sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Chambeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level (WAFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693825v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between social behavior and immune cell transcriptome in pregnant sows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Effet d’un enrichissement olfactif gestationnel sur les réponses d’adaptation au sevrage chez le porc en élevage conventionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annie Vincent</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.1040</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693563v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine ear necrosis is associated with social behavior and blood biomarkers in weaned pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lebret</w:t>
+                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.208</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207009v1</w:t>
+                <w:t xml:space="preserve">hal-04198015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du logement et des caractéristiques sociales maternelles pendant la gestation sur les fonctions des monocytes des porcelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’exposition à des courants parasites de moins de 0,5 V dans les abreuvoirs et les nourrisseurs modifie le comportement et le statut oxydant des porcelets en post-sevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Nicolazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hervet</w:t>
+                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque de la SF-DOHaD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55.Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; INRAE, Jan 2023, Saint-Malo, France. pp.51-56 | 661-662, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292632v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'enrichissement du milieu de vie des truies gestantes sur leur comportement et la réponse transcriptionnelle de leurs cellules immunitaires sanguines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Impact of environmental enrichment on the behaviour and immune cell transcriptome of pregnant sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Chambeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.887</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003547v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition à des courants parasites de moins de 0,5 V dans les abreuvoirs et les nourrisseurs modifie le comportement et le statut oxydant des porcelets en post-sevrage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence du logement et des caractéristiques sociales maternelles pendant la gestation sur les fonctions des monocytes des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lebret</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55.Journées de la recherche porcine (JRP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6ème colloque de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003568v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of environmental enrichment on the behaviour and immune cell transcriptome of pregnant sows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porcine ear necrosis is associated with social behavior and blood biomarkers in weaned pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Nicolazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Villain</w:t>
+                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.887</w:t>
+              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207105v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+                <w:t xml:space="preserve">Impact de l'enrichissement du milieu de vie des truies gestantes sur leur comportement et la réponse transcriptionnelle de leurs cellules immunitaires sanguines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Chambeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; INRAE, Jan 2023, Saint Malo, France. pp.39-44 | 661, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198015v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact voltages exposure lower than 0.5V in feeders and drinkers affects the behaviour of piglets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-weaning social behaviour and peripheral serotonin levels are associated with behavioural and physiological responses to weaning in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lebret</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Mustiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.293</w:t>
+              <w:t xml:space="preserve">55. Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia. pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775823v1</w:t>
+                <w:t xml:space="preserve">hal-03770810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre comportements socio-positifs et concentration en sérotonine sanguine en maternité et réponses comportementales et physiologiques au sevrage chez le porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact voltages exposure lower than 0.5V in feeders and drinkers affects the behaviour of piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Nicolazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.65</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690833v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact voltages lower than 0.5V in feeders and drinkers affects inflammatory and oxidative status of piglets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations entre comportements socio-positifs et concentration en sérotonine sanguine en maternité et réponses comportementales et physiologiques au sevrage chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lebret</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Mustiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775818v1</w:t>
+                <w:t xml:space="preserve">hal-03690833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura van Vooren</w:t>
+                <w:t xml:space="preserve">Contact voltages lower than 0.5V in feeders and drinkers affects inflammatory and oxidative status of piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Nicolazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128847v1</w:t>
+                <w:t xml:space="preserve">hal-03775818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-weaning social behaviour and peripheral serotonin levels are associated with behavioural and physiological responses to weaning in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia. pp.67</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770810v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving piglet survival under organic condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes alternatives pour la supplémentation en fer des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Canario</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI VETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562449v1</w:t>
+                <w:t xml:space="preserve">hal-03352967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes alternatives pour la supplémentation en fer des porcelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving piglet survival under organic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
+              <w:t xml:space="preserve">AI VETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352967v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
@@ -7462,103 +7462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing natural alternatives to iron injection for organic piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.361</w:t>
@@ -7600,51 +7600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maltodextrins vs lactose alters resting metabolic rate and substrate oxidation in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,51 +7868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Le Bourgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Respondek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter J. J. Gerrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2017, Nantes, France. pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7950,64 +7950,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of perinatal nutrition on spatial cognitive performance of pigs later in life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter J. J. Gerrits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8084,77 +8084,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Meurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Symposium on Cerebral Blood Flow, Metabolism and Function / 12th International Conference on Quantification of Brain Function with PET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8182,446 +8182,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal, but not early postnatal, exposure to a Western diet enhances spatial memory of piglets in a hole-board task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADNC: Food &amp; Digestive, Nervous and Behavioural Adaptations: Assets, scientific project and research perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walter J. J. Gerrits</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Jantina Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benelux ISAE conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Oct 2015, Geel, Belgium</w:t>
+              <w:t xml:space="preserve">Phorum Phodé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Carthagene, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552736v1</w:t>
+                <w:t xml:space="preserve">hal-04708159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal perception of sugar modulates cerebral blood flow in the hedonic circuit differently than independant oral or intestinal perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prenatal, but not early postnatal, exposure to a Western diet enhances spatial memory of piglets in a hole-board task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter J. J. Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Jantina Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII th International Symposium on Cerebral Blood Flow, Metabolism and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, VANCOUVER, Canada</w:t>
+              <w:t xml:space="preserve">Benelux ISAE conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Applied Ethology (ISAE), Oct 2015, Geel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707952v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADNC: Food &amp; Digestive, Nervous and Behavioural Adaptations: Assets, scientific project and research perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Multimodal perception of sugar modulates cerebral blood flow in the hedonic circuit differently than independant oral or intestinal perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phorum Phodé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Carthagene, Colombia</w:t>
+              <w:t xml:space="preserve">XXVII th International Symposium on Cerebral Blood Flow, Metabolism and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, VANCOUVER, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708159v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection combinée ou dissociée du sucre aux niveaux gustatif et/ou viscéral : conséquences sur les processus hédoniques cérébraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Meurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8672,51 +8672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des stimulations orales et viscérales dans la mise en place des choix alimentaires chez le porc et réponses cérébrales sous-jacentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8849,51 +8849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8912,135 +8912,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditionnement alimentaire préférentiel induit via la boisson chez le porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditioned flavour preference in pigs: comparison between caloric and/or gustative reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SEFCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Behavior 2011. Joint meeting of the Animal Behavior Society &amp; International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409425v1</w:t>
+                <w:t xml:space="preserve">hal-01409428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The porcine model in nutrition and neurosciences to study obesity and eating disorders, as well as preventive and therapeutic strategies</w:t>
               </w:r>
@@ -9052,51 +9052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque International Molécules et Ingrédients Santé (MIS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9134,77 +9134,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and brain responses to flavoured-meals paired with visceral stimulations in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9236,485 +9236,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioned flavour preference in pigs: comparison between caloric and/or gustative reinforcements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditionnement alimentaire préférentiel induit via la boisson chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chataignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011. Joint meeting of the Animal Behavior Society &amp; International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SEFCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409428v1</w:t>
+                <w:t xml:space="preserve">hal-01409425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du mode d’approche sur les réactions comportementales de jeunes chevaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Impact des interférences humaines lors de la période néonatale : Vers des études comparatives poulain / bébé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Mar 2010, Paris, France. pp.161-167</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du GIS Cerveau Comportement Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1, Jul 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318600v1</w:t>
+                <w:t xml:space="preserve">hal-01360022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method of olfacto-gustatory stimulation procedure coupled with functional brain imaging in anesthetized pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du mode d’approche sur les réactions comportementales de jeunes chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sankey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Val-Laillet</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres de la Recherche en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Hospitalier Universitaire de Nantes (CHU de Nantes). Nantes,, FRA., May 2010, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">36ème Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Mar 2010, Paris, France. pp.161-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409495v1</w:t>
+                <w:t xml:space="preserve">hal-01318600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des interférences humaines lors de la période néonatale : Vers des études comparatives poulain / bébé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An innovative method of olfacto-gustatory stimulation procedure coupled with functional brain imaging in anesthetized pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GIS Cerveau Comportement Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1, Jul 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">1. Rencontres de la Recherche en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Hospitalier Universitaire de Nantes (CHU de Nantes). Nantes,, FRA., May 2010, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360022v1</w:t>
+                <w:t xml:space="preserve">hal-01409495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9726,498 +9726,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal low sucrose intake on offspring behavioral and neurochemical trajectories in mice</w:t>
+                <w:t xml:space="preserve">Mieux comprendre les interactions sociales entre des truies gestantes hébergées en groupe dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Camonin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélodie Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint Malo, France. , 2025, 57èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417606v1</w:t>
+                <w:t xml:space="preserve">cea-05067047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les interactions sociales entre des truies gestantes hébergées en groupe dynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of maternal low sucrose intake on offspring behavioral and neurochemical trajectories in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Gelas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Saint Malo, France. , 2025, 57èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05067047v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une alimentation par appel sonore chez les truies gestantes sur leur comportement et bien-être</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effects of using a sound signal as a call to feeding on the behavior and welfare of gestating sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Deroiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.728, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512670v1</w:t>
+                <w:t xml:space="preserve">hal-04693828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of using a sound signal as a call to feeding on the behavior and welfare of gestating sows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effets d’une alimentation par appel sonore chez les truies gestantes sur leur comportement et bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Deroiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.351-352 | 303, 2024, 56èmes Journées de la recherche porcine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693828v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements sociaux et sérotonine sanguine : des prédicteurs potentiels de l'adaptation au sevrage ?</w:t>
               </w:r>
@@ -10229,77 +10229,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.63, Résumés des crédits incitatifs - JAS 2022</w:t>
@@ -10354,51 +10354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J.J. Gerrits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10456,312 +10456,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to a high-fat high-sucrose diet enhances memory and affects lipid metabolism in developing pigs</w:t>
+                <w:t xml:space="preserve">Impact of a sensory feed additive on the brain activity of piglets during the early post-weaning period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Jantina Bolhuis</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Champagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dutch neuroscience meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lunteren, Netherlands. 2015</w:t>
+              <w:t xml:space="preserve">17. Congreso bienal asociación mexicana de especialistas en nutrición animal (Amena)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Puerto Vallarta, Mexico. , pp.T11, 2015, Congreso bienal asociación mexicana de especialistas en nutrición animal (CD-Rom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552717v1</w:t>
+                <w:t xml:space="preserve">hal-02553082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a sensory feed additive on the brain activity of piglets during the early post-weaning period</w:t>
+                <w:t xml:space="preserve">Prenatal exposure to a high-fat high-sucrose diet enhances memory and affects lipid metabolism in developing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Val-Laillet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter J. J. Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Jantina Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congreso bienal asociación mexicana de especialistas en nutrición animal (Amena)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Puerto Vallarta, Mexico. , pp.T11, 2015, Congreso bienal asociación mexicana de especialistas en nutrición animal (CD-Rom)</w:t>
+              <w:t xml:space="preserve">Dutch neuroscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lunteren, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553082v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sensory feed additives on feed intake, feed preferences, and growth of female piglets during the early post-weaning period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10793,588 +10793,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une supplémentation alimentaire en additifs sensoriels depuis le sevrage sur la prise alimentaire, les préférences et la croissance de porcelets pendant la période post-sevrage</w:t>
+                <w:t xml:space="preserve">Impact d’un arôme fonctionnel, induisant une préférence alimentaire, sur l’activité cérébrale de porcelets exposésou non depuis le sevrage à ce produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Champagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 suppl 1, 2014, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210568v1</w:t>
+                <w:t xml:space="preserve">hal-01409503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un arôme fonctionnel, induisant une préférence alimentaire, sur l’activité cérébrale de porcelets exposésou non depuis le sevrage à ce produit</w:t>
+                <w:t xml:space="preserve">Effet d'une supplémentation alimentaire en additifs sensoriels depuis le sevrage sur la prise alimentaire, les préférences et la croissance de porcelets pendant la période post-sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Champagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 suppl 1, 2014, Nutrition Clinique et Métabolisme</w:t>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409503v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'ajout de noyaux fonctionnels dans un aliment nouveau sur la prise alimentaire du porc sevré au cours d'une transition alimentaire</w:t>
+                <w:t xml:space="preserve">The effects of blends of sensory functional ingredients on feed intake and growth in juvenile pigs during a food transition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Champagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Eclache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2012, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. , Journal of animal science, 90 (Suppl. 3), pp.562, Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409492v1</w:t>
+                <w:t xml:space="preserve">hal-02552747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of blends of sensory functional ingredients on feed intake and growth in juvenile pigs during a food transition.</w:t>
+                <w:t xml:space="preserve">Effets de l'ajout de noyaux fonctionnels dans un aliment nouveau sur la prise alimentaire du porc sevré au cours d'une transition alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. , Journal of animal science, 90 (Suppl. 3), pp.562, Abstracts</w:t>
+              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2012, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552747v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préférences et aversions alimentaires conditionnées chez le porc : réponses comportementales et neurobiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Reims, France. Elsevier, Nutrition Clinique et Métabolisme, 25 (Suppl. 2), 2011, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11399,103 +11399,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du mode d'approche sur les réactions comportementales des jeunes chevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Sankey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. Les haras nationaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11533,90 +11533,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of tests for on-farm assessment of gestating sows' reactivity to humans-inter-and intra-observer reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie d'Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. ISAE North-American Regional Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Montréal, Canada. pp.44, 2009, Proceedings of the 9th ISAE North-American Regional Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11699,51 +11699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11815,51 +11815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory behaviour in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Jantina Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birte L. Nielsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olfaction in animal behaviour and welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI, 2017, 978-1-78639-159-9</w:t>
@@ -11959,51 +11959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Respondek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter J. J. Gerrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 17/01309. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12214,51 +12214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDBAE22D"/>
+    <w:nsid w:val="78404735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12445,51 +12445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolineclouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5562-6057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168897644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1255-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549544v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Boulbria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Nicolazo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-03974-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ahloy-Dallaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chebahi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.7496" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goumon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.04.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105555" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Deroin&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105833" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06354-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inonge Reimert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fleming" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietse-Jan Koopmans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Schuurman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2021.1975877" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lannuzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jj Gerrits" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa296" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bosch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wijnen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. van de Linde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.M. van Wesel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.01.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek van den Bosch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijnen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene B. van de Linde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad A. M. van Wesel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txy137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Respondek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Bolhuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. J. Gerrits" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27796-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Hollemans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lammers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey106" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stokvis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Bolhuis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. J. van Hees" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001501" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Gautier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meurice" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701541" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601015R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409508v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kemp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elizabeth Bolhuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154698" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.4.2969" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kemp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. J. Gerrits" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bartels" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201500208R" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162660" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J.J. Gerrits" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse van Kerkhof" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Smink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.199448" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana S. Souza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. Gerrits" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hovenier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.214650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00861" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409500v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6809" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2013.10.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037968" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.11.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXTJG80K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210292v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.01.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFPQMN6N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409438v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001315" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDSVB8LV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650001v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.04.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PJCSTF5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Briard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Touanel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Valentin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frizet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693554v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chambeaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780702v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693825v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693563v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292632v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003547v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brien" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003568v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207105v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775823v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690833v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775818v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352967v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352909v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lannuzel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Respondek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bourgot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_83" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Venrooij" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard van Enckevort" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550701v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bolhuis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527063v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16639009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552736v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jantina Bolhuis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707952v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708159v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578864v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409425v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409431v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409416v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409428v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318600v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409495v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05067047v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Gelas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512670v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.270" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690889v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.J. Gerrits" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381295.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552717v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553082v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Champagnac" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210568v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409503v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champagnac" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409492v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eclache" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409504v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550729v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Henry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758040v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bergeron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie d'Allaire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550681v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816878v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012REN1S161" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolineclouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5562-6057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168897644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1255-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Deroin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goumon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.04.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ahloy-Dallaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chebahi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.7496" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Boulbria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Nicolazo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-03974-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105555" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105833" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06354-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inonge Reimert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fleming" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietse-Jan Koopmans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Schuurman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2021.1975877" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lannuzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jj Gerrits" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa296" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bosch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wijnen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. van de Linde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.M. van Wesel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.01.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek van den Bosch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijnen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene B. van de Linde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad A. M. van Wesel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txy137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meurice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701541" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Respondek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Bolhuis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. J. Gerrits" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27796-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stokvis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Bolhuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. J. van Hees" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Hollemans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lammers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey106" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601015R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594936v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.4.2969" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kemp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elizabeth Bolhuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154698" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413510v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162660" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kemp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. J. Gerrits" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bartels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201500208R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J.J. Gerrits" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse van Kerkhof" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Smink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.199448" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana S. Souza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. Gerrits" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hovenier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.214650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210487v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2013.10.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00861" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409500v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6809" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001315" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037968" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXTJG80K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.01.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFPQMN6N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.04.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PJCSTF5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022085v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDSVB8LV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Briard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Touanel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Valentin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frizet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chambeaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780702v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207105v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770810v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775818v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352967v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352909v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lannuzel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Respondek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bourgot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_83" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Venrooij" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard van Enckevort" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550701v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bolhuis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527063v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16639009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552736v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jantina Bolhuis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707952v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578864v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409431v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409416v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409425v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360022v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05067047v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Gelas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693828v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512670v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.270" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690889v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.J. Gerrits" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381295.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553082v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Champagnac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552717v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409503v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champagnac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210568v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eclache" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409492v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409504v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550729v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Henry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758040v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bergeron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie d'Allaire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550681v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816878v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012REN1S161" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>