--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -669,325 +669,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement du porc domestique (Sus scrofa domesticus)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porcine ear necrosis is associated with social behaviours in weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Ahloy-Dallaire</w:t>
+                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Chebahi</w:t>
+                <w:t xml:space="preserve">Théo Nicolazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.7496⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-024-03974-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865452v1</w:t>
+                <w:t xml:space="preserve">hal-04549544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine ear necrosis is associated with social behaviours in weaned piglets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
+                <w:t xml:space="preserve">Le comportement du porc domestique (Sus scrofa domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Nicolazo</w:t>
+                <w:t xml:space="preserve">Jamie Ahloy-Dallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t>
+                <w:t xml:space="preserve">Azzedine Chebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lebret</w:t>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (1), pp.118. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.7496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-024-03974-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.7496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549544v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to natural stray currents of low voltage affects the behaviour and some stress biomarkers of weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Nicolazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -995,51 +995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Teixeira Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 288, pp.105555. </w:t>
@@ -5823,103 +5823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition à des courants parasites de moins de 0,5 V dans les abreuvoirs et les nourrisseurs modifie le comportement et le statut oxydant des porcelets en post-sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Nicolazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55.Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; INRAE, Jan 2023, Saint-Malo, France. pp.51-56 | 661-662, </w:t>
@@ -6076,277 +6076,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du logement et des caractéristiques sociales maternelles pendant la gestation sur les fonctions des monocytes des porcelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Porcine ear necrosis is associated with social behavior and blood biomarkers in weaned pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Nicolazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hervet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292632v1</w:t>
+                <w:t xml:space="preserve">hal-04207009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine ear necrosis is associated with social behavior and blood biomarkers in weaned pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Nicolazo</w:t>
+                <w:t xml:space="preserve">Influence du logement et des caractéristiques sociales maternelles pendant la gestation sur les fonctions des monocytes des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lebret</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.208</w:t>
+              <w:t xml:space="preserve">6ème colloque de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207009v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'enrichissement du milieu de vie des truies gestantes sur leur comportement et la réponse transcriptionnelle de leurs cellules immunitaires sanguines</w:t>
               </w:r>
@@ -6591,103 +6591,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact voltages exposure lower than 0.5V in feeders and drinkers affects the behaviour of piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Nicolazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.293</w:t>
@@ -6841,103 +6841,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact voltages lower than 0.5V in feeders and drinkers affects inflammatory and oxidative status of piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Nicolazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
@@ -7085,273 +7085,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes alternatives pour la supplémentation en fer des porcelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving piglet survival under organic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
+              <w:t xml:space="preserve">AI VETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352967v1</w:t>
+                <w:t xml:space="preserve">hal-04562449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving piglet survival under organic condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Méthodes alternatives pour la supplémentation en fer des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI VETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562449v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
               </w:r>
@@ -9020,351 +9020,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The porcine model in nutrition and neurosciences to study obesity and eating disorders, as well as preventive and therapeutic strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditionnement alimentaire préférentiel induit via la boisson chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chataignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque International Molécules et Ingrédients Santé (MIS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Quimper, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SEFCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409431v1</w:t>
+                <w:t xml:space="preserve">hal-01409425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and brain responses to flavoured-meals paired with visceral stimulations in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The porcine model in nutrition and neurosciences to study obesity and eating disorders, as well as preventive and therapeutic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011. Joint meeting of the Animal Behavior Society &amp; International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
+              <w:t xml:space="preserve">4. Colloque International Molécules et Ingrédients Santé (MIS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409416v1</w:t>
+                <w:t xml:space="preserve">hal-01409431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditionnement alimentaire préférentiel induit via la boisson chez le porc</w:t>
+                <w:t xml:space="preserve">Behavioural and brain responses to flavoured-meals paired with visceral stimulations in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chataignier</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SEFCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Behavior 2011. Joint meeting of the Animal Behavior Society &amp; International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409425v1</w:t>
+                <w:t xml:space="preserve">hal-01409416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des interférences humaines lors de la période néonatale : Vers des études comparatives poulain / bébé</w:t>
               </w:r>
@@ -10793,286 +10793,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un arôme fonctionnel, induisant une préférence alimentaire, sur l’activité cérébrale de porcelets exposésou non depuis le sevrage à ce produit</w:t>
+                <w:t xml:space="preserve">Effet d'une supplémentation alimentaire en additifs sensoriels depuis le sevrage sur la prise alimentaire, les préférences et la croissance de porcelets pendant la période post-sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Champagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 suppl 1, 2014, Nutrition Clinique et Métabolisme</w:t>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409503v1</w:t>
+                <w:t xml:space="preserve">hal-01210568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une supplémentation alimentaire en additifs sensoriels depuis le sevrage sur la prise alimentaire, les préférences et la croissance de porcelets pendant la période post-sevrage</w:t>
+                <w:t xml:space="preserve">Impact d’un arôme fonctionnel, induisant une préférence alimentaire, sur l’activité cérébrale de porcelets exposésou non depuis le sevrage à ce produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Champagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 suppl 1, 2014, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210568v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of blends of sensory functional ingredients on feed intake and growth in juvenile pigs during a food transition.</w:t>
               </w:r>
@@ -11232,51 +11232,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2012, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12214,51 +12214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78404735"/>
+    <w:nsid w:val="E717106C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12445,51 +12445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolineclouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5562-6057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168897644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1255-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Deroin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goumon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.04.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ahloy-Dallaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chebahi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.7496" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Boulbria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Nicolazo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-03974-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105555" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105833" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06354-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inonge Reimert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fleming" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietse-Jan Koopmans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Schuurman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2021.1975877" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lannuzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jj Gerrits" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa296" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bosch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wijnen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. van de Linde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.M. van Wesel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.01.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek van den Bosch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijnen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene B. van de Linde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad A. M. van Wesel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txy137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meurice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701541" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Respondek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Bolhuis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. J. Gerrits" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27796-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stokvis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Bolhuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. J. van Hees" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Hollemans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lammers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey106" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601015R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594936v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.4.2969" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kemp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elizabeth Bolhuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154698" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413510v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162660" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kemp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. J. Gerrits" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bartels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201500208R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J.J. Gerrits" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse van Kerkhof" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Smink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.199448" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana S. Souza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. Gerrits" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hovenier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.214650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210487v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2013.10.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00861" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409500v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6809" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001315" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037968" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXTJG80K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.01.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFPQMN6N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.04.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PJCSTF5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022085v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDSVB8LV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Briard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Touanel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Valentin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frizet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chambeaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780702v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207105v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770810v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775818v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352967v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352909v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lannuzel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Respondek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bourgot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_83" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Venrooij" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard van Enckevort" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550701v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bolhuis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527063v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16639009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552736v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jantina Bolhuis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707952v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578864v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409431v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409416v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409425v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360022v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05067047v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Gelas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693828v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512670v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.270" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690889v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.J. Gerrits" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381295.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553082v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Champagnac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552717v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409503v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champagnac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210568v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eclache" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409492v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409504v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550729v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Henry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758040v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bergeron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie d'Allaire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550681v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816878v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012REN1S161" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolineclouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5562-6057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168897644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1255-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Deroin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goumon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.04.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Boulbria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Nicolazo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-03974-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ahloy-Dallaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chebahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.7496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105555" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105833" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06354-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inonge Reimert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fleming" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietse-Jan Koopmans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Schuurman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2021.1975877" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lannuzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jj Gerrits" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa296" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bosch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wijnen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. van de Linde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.M. van Wesel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.01.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek van den Bosch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijnen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene B. van de Linde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad A. M. van Wesel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txy137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meurice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701541" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Respondek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Bolhuis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. J. Gerrits" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27796-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stokvis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Bolhuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. J. van Hees" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Hollemans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lammers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey106" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601015R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594936v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.4.2969" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kemp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elizabeth Bolhuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154698" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413510v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162660" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kemp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. J. Gerrits" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bartels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201500208R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J.J. Gerrits" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse van Kerkhof" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Smink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.199448" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana S. Souza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. Gerrits" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hovenier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.214650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210487v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2013.10.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00861" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409500v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6809" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001315" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037968" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXTJG80K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.01.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFPQMN6N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.04.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PJCSTF5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022085v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDSVB8LV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Briard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Touanel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Valentin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frizet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chambeaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780702v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207105v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207009v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770810v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775818v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352967v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352909v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lannuzel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Respondek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bourgot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_83" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Venrooij" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard van Enckevort" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550701v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bolhuis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527063v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16639009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552736v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jantina Bolhuis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707952v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578864v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409425v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409431v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360022v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05067047v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Gelas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693828v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512670v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.270" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690889v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.J. Gerrits" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381295.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553082v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Champagnac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552717v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210568v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409503v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champagnac" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eclache" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409492v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409504v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550729v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Henry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758040v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bergeron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie d'Allaire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550681v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816878v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012REN1S161" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>