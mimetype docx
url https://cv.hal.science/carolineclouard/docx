--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -397,649 +397,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of stable preferential affiliative relationships in the domestic pig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porcine ear necrosis is associated with social behaviours in weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Nicolazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 213, pp.95-105. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-024-03974-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582488v1</w:t>
+                <w:t xml:space="preserve">hal-04549544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset describing the effects of housing environment, dominance status and parity on the PBMC transcriptome of sows during gestation and lactation</w:t>
+                <w:t xml:space="preserve">Le comportement du porc domestique (Sus scrofa domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Vincent</w:t>
+                <w:t xml:space="preserve">Jamie Ahloy-Dallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Thomas</w:t>
+                <w:t xml:space="preserve">Azzedine Chebahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Comte</w:t>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.100078. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.7496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.7496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693509v1</w:t>
+                <w:t xml:space="preserve">hal-04865452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine ear necrosis is associated with social behaviours in weaned piglets</w:t>
+                <w:t xml:space="preserve">Dataset describing the effects of housing environment, dominance status and parity on the PBMC transcriptome of sows during gestation and lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Nicolazo</w:t>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lebret</w:t>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (1), pp.118. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-024-03974-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549544v1</w:t>
+                <w:t xml:space="preserve">hal-04693509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement du porc domestique (Sus scrofa domesticus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evidence of stable preferential affiliative relationships in the domestic pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Foreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (3), pp.7496. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.95-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.7496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865452v1</w:t>
+                <w:t xml:space="preserve">hal-04582488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to natural stray currents of low voltage affects the behaviour and some stress biomarkers of weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Nicolazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Teixeira Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 288, pp.105555. </w:t>
@@ -1077,51 +1077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of natural oral alternatives to parental iron supplementation on haematological and health-related blood parameters of organic piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1211,77 +1211,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune transcriptomic profile in adult female pigs: dominance status has more influence than environmental enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1397,51 +1397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 259, pp.105833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1514,64 +1514,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.2318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4754,77 +4754,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Touanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands. pp.114</w:t>
@@ -4866,51 +4866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular but temporary access to an enriched room modifies activity and social behavior of gestating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5004,77 +5004,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Touanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level (WAFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t>
@@ -5103,51 +5103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between social behavior and immune cell transcriptome in pregnant sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,51 +5155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.1040</w:t>
@@ -5222,277 +5222,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d’un sevrage tardif sur les réponses comportementales et physiologiques des porcelets au sevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Emma Rutkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+                <w:t xml:space="preserve">hal-04780722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un sevrage tardif sur les réponses comportementales et physiologiques des porcelets au sevrage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Clouard</w:t>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Rutkowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Manceau</w:t>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Bailly</w:t>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780722v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of positive social relationships in group-housed gestating sows</w:t>
               </w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Chambeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level (WAFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5599,77 +5599,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
@@ -5711,51 +5711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5823,103 +5823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition à des courants parasites de moins de 0,5 V dans les abreuvoirs et les nourrisseurs modifie le comportement et le statut oxydant des porcelets en post-sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Nicolazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55.Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifip; INRAE, Jan 2023, Saint-Malo, France. pp.51-56 | 661-662, </w:t>
@@ -5957,51 +5957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of environmental enrichment on the behaviour and immune cell transcriptome of pregnant sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,307 +6076,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine ear necrosis is associated with social behavior and blood biomarkers in weaned pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Nicolazo</w:t>
+                <w:t xml:space="preserve">Influence du logement et des caractéristiques sociales maternelles pendant la gestation sur les fonctions des monocytes des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lebret</w:t>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.208</w:t>
+              <w:t xml:space="preserve">6ème colloque de la SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207009v1</w:t>
+                <w:t xml:space="preserve">hal-04292632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du logement et des caractéristiques sociales maternelles pendant la gestation sur les fonctions des monocytes des porcelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porcine ear necrosis is associated with social behavior and blood biomarkers in weaned pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Nicolazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hervet</w:t>
+                <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque de la SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292632v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'enrichissement du milieu de vie des truies gestantes sur leur comportement et la réponse transcriptionnelle de leurs cellules immunitaires sanguines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6505,51 +6505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6591,103 +6591,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact voltages exposure lower than 0.5V in feeders and drinkers affects the behaviour of piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Nicolazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.293</w:t>
@@ -6755,51 +6755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6835,605 +6835,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact voltages lower than 0.5V in feeders and drinkers affects inflammatory and oxidative status of piglets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lebret</w:t>
+                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775818v1</w:t>
+                <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura van Vooren</w:t>
+                <w:t xml:space="preserve">Contact voltages lower than 0.5V in feeders and drinkers affects inflammatory and oxidative status of piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Nicolazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Boulbria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128847v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving piglet survival under organic condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes alternatives pour la supplémentation en fer des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Canario</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI VETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562449v1</w:t>
+                <w:t xml:space="preserve">hal-03352967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes alternatives pour la supplémentation en fer des porcelets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Improving piglet survival under organic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
+              <w:t xml:space="preserve">AI VETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352967v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
@@ -7462,51 +7462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing natural alternatives to iron injection for organic piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9020,351 +9020,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditionnement alimentaire préférentiel induit via la boisson chez le porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The porcine model in nutrition and neurosciences to study obesity and eating disorders, as well as preventive and therapeutic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Val-Laillet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SEFCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">4. Colloque International Molécules et Ingrédients Santé (MIS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409425v1</w:t>
+                <w:t xml:space="preserve">hal-01409431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The porcine model in nutrition and neurosciences to study obesity and eating disorders, as well as preventive and therapeutic strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural and brain responses to flavoured-meals paired with visceral stimulations in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque International Molécules et Ingrédients Santé (MIS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Quimper, France</w:t>
+              <w:t xml:space="preserve">Behavior 2011. Joint meeting of the Animal Behavior Society &amp; International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409431v1</w:t>
+                <w:t xml:space="preserve">hal-01409416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and brain responses to flavoured-meals paired with visceral stimulations in pigs</w:t>
+                <w:t xml:space="preserve">Conditionnement alimentaire préférentiel induit via la boisson chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jouhanneau</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior 2011. Joint meeting of the Animal Behavior Society &amp; International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bloomington, United States</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SEFCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409416v1</w:t>
+                <w:t xml:space="preserve">hal-01409425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des interférences humaines lors de la période néonatale : Vers des études comparatives poulain / bébé</w:t>
               </w:r>
@@ -10456,256 +10456,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a sensory feed additive on the brain activity of piglets during the early post-weaning period</w:t>
+                <w:t xml:space="preserve">Prenatal exposure to a high-fat high-sucrose diet enhances memory and affects lipid metabolism in developing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Val-Laillet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter J. J. Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Jantina Bolhuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congreso bienal asociación mexicana de especialistas en nutrición animal (Amena)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Puerto Vallarta, Mexico. , pp.T11, 2015, Congreso bienal asociación mexicana de especialistas en nutrición animal (CD-Rom)</w:t>
+              <w:t xml:space="preserve">Dutch neuroscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lunteren, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553082v1</w:t>
+                <w:t xml:space="preserve">hal-02552717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to a high-fat high-sucrose diet enhances memory and affects lipid metabolism in developing pigs</w:t>
+                <w:t xml:space="preserve">Impact of a sensory feed additive on the brain activity of piglets during the early post-weaning period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Jantina Bolhuis</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Champagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dutch neuroscience meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lunteren, Netherlands. 2015</w:t>
+              <w:t xml:space="preserve">17. Congreso bienal asociación mexicana de especialistas en nutrición animal (Amena)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Puerto Vallarta, Mexico. , pp.T11, 2015, Congreso bienal asociación mexicana de especialistas en nutrición animal (CD-Rom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552717v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sensory feed additives on feed intake, feed preferences, and growth of female piglets during the early post-weaning period</w:t>
               </w:r>
@@ -10717,51 +10717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10793,355 +10793,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une supplémentation alimentaire en additifs sensoriels depuis le sevrage sur la prise alimentaire, les préférences et la croissance de porcelets pendant la période post-sevrage</w:t>
+                <w:t xml:space="preserve">Impact d’un arôme fonctionnel, induisant une préférence alimentaire, sur l’activité cérébrale de porcelets exposésou non depuis le sevrage à ce produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Champagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 suppl 1, 2014, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210568v1</w:t>
+                <w:t xml:space="preserve">hal-01409503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un arôme fonctionnel, induisant une préférence alimentaire, sur l’activité cérébrale de porcelets exposésou non depuis le sevrage à ce produit</w:t>
+                <w:t xml:space="preserve">Effet d'une supplémentation alimentaire en additifs sensoriels depuis le sevrage sur la prise alimentaire, les préférences et la croissance de porcelets pendant la période post-sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Champagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 suppl 1, 2014, Nutrition Clinique et Métabolisme</w:t>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409503v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of blends of sensory functional ingredients on feed intake and growth in juvenile pigs during a food transition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Champagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Eclache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11232,51 +11232,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2012, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12214,51 +12214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E717106C"/>
+    <w:nsid w:val="B21D15F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12445,51 +12445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolineclouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5562-6057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168897644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1255-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Deroin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goumon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.04.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Boulbria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Nicolazo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-03974-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ahloy-Dallaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chebahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.7496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105555" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105833" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06354-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inonge Reimert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fleming" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietse-Jan Koopmans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Schuurman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2021.1975877" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lannuzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jj Gerrits" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa296" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bosch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wijnen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. van de Linde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.M. van Wesel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.01.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek van den Bosch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijnen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene B. van de Linde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad A. M. van Wesel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txy137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meurice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701541" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Respondek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Bolhuis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. J. Gerrits" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27796-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stokvis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Bolhuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. J. van Hees" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Hollemans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lammers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey106" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601015R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594936v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.4.2969" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kemp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elizabeth Bolhuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154698" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413510v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162660" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kemp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. J. Gerrits" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bartels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201500208R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J.J. Gerrits" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse van Kerkhof" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Smink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.199448" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana S. Souza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. Gerrits" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hovenier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.214650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210487v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2013.10.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00861" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409500v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6809" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001315" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037968" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXTJG80K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.01.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFPQMN6N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.04.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PJCSTF5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022085v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDSVB8LV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Briard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Touanel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Valentin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frizet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chambeaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780702v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207105v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207009v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292632v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770810v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775818v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352967v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352909v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lannuzel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Respondek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bourgot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_83" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Venrooij" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard van Enckevort" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550701v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bolhuis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527063v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16639009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552736v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jantina Bolhuis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707952v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578864v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409425v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409431v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360022v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05067047v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Gelas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693828v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512670v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.270" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690889v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.J. Gerrits" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381295.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553082v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Champagnac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552717v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210568v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409503v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champagnac" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eclache" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409492v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409504v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550729v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Henry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758040v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bergeron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie d'Allaire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550681v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816878v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012REN1S161" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolineclouard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5562-6057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168897644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1255-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Deroin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106302" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Boulbria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Nicolazo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lebret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-03974-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ahloy-Dallaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Chebahi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.7496" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582488v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goumon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.04.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105555" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105833" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573467v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06354-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inonge Reimert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Fleming" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietse-Jan Koopmans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Schuurman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2021.1975877" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lannuzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jj Gerrits" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa296" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Bosch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wijnen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. van de Linde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.M. van Wesel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melchior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.01.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniek van den Bosch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wijnen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene B. van de Linde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad A. M. van Wesel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melchior" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txy137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meurice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201701541" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Respondek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J. Bolhuis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. J. Gerrits" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27796-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stokvis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Bolhuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. J. van Hees" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Hollemans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lammers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey106" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601015R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594936v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.4.2969" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Kemp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elizabeth Bolhuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154698" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413510v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162660" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kemp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. J. Gerrits" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bartels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201500208R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J.J. Gerrits" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse van Kerkhof" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Smink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.199448" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana S. Souza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. Gerrits" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hovenier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.214650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210487v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2013.10.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00861" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409500v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6809" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001315" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouhanneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037968" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXTJG80K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210292v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.01.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFPQMN6N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2011.04.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PJCSTF5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022085v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDSVB8LV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Briard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Touanel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200492v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Valentin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frizet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chambeaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780702v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207105v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brien" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770810v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775818v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352967v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352909v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lannuzel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Respondek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bourgot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_83" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Venrooij" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Auge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ard van Enckevort" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550701v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bolhuis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527063v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16639009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552736v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jantina Bolhuis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707952v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578864v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210843v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409431v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409416v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409425v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360022v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05067047v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Gelas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417606v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693828v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512670v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.270" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690889v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J.J. Gerrits" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bolhuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381295.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552717v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553082v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Champagnac" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553052v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409503v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champagnac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210568v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02552747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eclache" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409492v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409504v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550729v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Henry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758040v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bergeron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie d'Allaire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550681v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00816878v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012REN1S161" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>