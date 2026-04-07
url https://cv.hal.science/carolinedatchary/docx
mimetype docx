--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -429,191 +429,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scarlett Salman: Aux bons soins du capitalisme. Le coaching en entreprise</w:t>
+                <w:t xml:space="preserve">Séverine Marguin, Henrike Rabe et Friedrich Schmidgall, Experimental Zone. An interdisciplinary investigation on the spaces and practices of collaborative research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16 (2), </w:t>
+              <w:t xml:space="preserve">, 2022, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.27178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rac.25817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688576v1</w:t>
+                <w:t xml:space="preserve">hal-03595033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Marguin, Henrike Rabe et Friedrich Schmidgall, Experimental Zone. An interdisciplinary investigation on the spaces and practices of collaborative research</w:t>
+                <w:t xml:space="preserve">Scarlett Salman: Aux bons soins du capitalisme. Le coaching en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16 (1), </w:t>
+              <w:t xml:space="preserve">, 2022, 16 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.25817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rac.27178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595033v1</w:t>
+                <w:t xml:space="preserve">hal-03688576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un usage raisonné de la numérisation de l’enquête ethnographique</w:t>
               </w:r>
@@ -818,300 +818,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité temporelle et activité de travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moduler sa connexion : les enseignants-chercheurs aux prises avec leur courriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, À la recherche du métronome invisible des organisations, 8 (1), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Déconnexions, 4 (186), pp.105-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rac.022.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.186.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897529v1</w:t>
+                <w:t xml:space="preserve">halshs-01408866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal heterogeneity and work activity</w:t>
+                <w:t xml:space="preserve">Hétérogénéité temporelle et activité de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 8 (1), pp.a-u. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rac.022.a⟩</w:t>
+              <w:t xml:space="preserve">, 2014, À la recherche du métronome invisible des organisations, 8 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.022.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939359v1</w:t>
+                <w:t xml:space="preserve">hal-01897529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moduler sa connexion : les enseignants-chercheurs aux prises avec leur courriel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal heterogeneity and work activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Déconnexions, 4 (186), pp.105-140. </w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.a-u. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.186.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rac.022.a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01408866v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalistes et lecteur-contributeurs sur Médiapart, Des rôles négociés.</w:t>
               </w:r>
@@ -1473,1234 +1473,1329 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions issues du projet IABD sur la place que les territoires souhaitent donner à la recherche IABD qui accompagne les gestionnaires des brûlages dirigés dans les Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From business centre to coworking space: a historical reconstruction of Regus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Datchary</w:t>
+                <w:t xml:space="preserve">Séverine Marguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Val</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Guillaume</w:t>
+                <w:t xml:space="preserve">Éléa Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du LABEX SMS : des mondes passés aux futurs émergents : réseaux, conflits et solidarités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th Research Group on Collaborative Space (RGCS) “Bringing Work Back In’ : Coworking as Practices, Atmospheres, and Organizational Transformation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Group on Collaborative Space, Mar 2026, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146430v1</w:t>
+                <w:t xml:space="preserve">hal-05570540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduire le changement technologique autrement : prendre le temps d'une approche sociotechnique et participative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions issues du projet IABD sur la place que les territoires souhaitent donner à la recherche IABD qui accompagne les gestionnaires des brûlages dirigés dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sol Romero Goldar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Datchary</w:t>
+                <w:t xml:space="preserve">Laurence Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, emploi et organisations à l'ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM Paris, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque du LABEX SMS : des mondes passés aux futurs émergents : réseaux, conflits et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028938v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire entrer l’écologie par les conditions de travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conduire le changement technologique autrement : prendre le temps d'une approche sociotechnique et participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sol Romero Goldar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Environnement(s) et Inégalités” XIe Congrès de l’Association Française de Sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, toulouse, France</w:t>
+              <w:t xml:space="preserve">Travail, emploi et organisations à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM Paris, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05159296v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does co-design start? Real needs, consented and informed data as necessary prerequisites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire entrer l’écologie par les conditions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Computer- Supported Cooperative Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Socially Embedded Technologies (EUSSET), Jun 2024, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">“Environnement(s) et Inégalités” XIe Congrès de l’Association Française de Sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742056v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps dans la recherche participative : un impensé ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Parron</w:t>
+                <w:t xml:space="preserve">Le co-design d’une solution sociotechnique pour améliorer la communication au travail. Un retour d’expérience d’une recherche participative interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sol Romero Goldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et formes d’engagement dans la recherche : action silencieuse ou action revendiquée ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vice-Présidences Déléguées Science et Société et Responsabilité Sociétale de l’Université Jean Jaurès, Jun 2024, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Colloque International et Interdisciplinaire: Ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905878v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le co-design d’une solution sociotechnique pour améliorer la communication au travail. Un retour d’expérience d’une recherche participative interdisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Sol Romero Goldar</w:t>
+                <w:t xml:space="preserve">Le temps dans la recherche participative : un impensé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennevi Ramdul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International et Interdisciplinaire: Ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jan 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Pratiques et formes d’engagement dans la recherche : action silencieuse ou action revendiquée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vice-Présidences Déléguées Science et Société et Responsabilité Sociétale de l’Université Jean Jaurès, Jun 2024, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501430v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectively Improve the Quality of Life at Work</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chassot</w:t>
+                <w:t xml:space="preserve">Where does co-design start? Real needs, consented and informed data as necessary prerequisites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sol Romero Goldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd European Conference on Computer- Supported Cooperative Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Socially Embedded Technologies (EUSSET), Jun 2024, Rimini, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455667v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Designing Socio-Technical Solutions to Regulate Workplace Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collectively Improve the Quality of Life at Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Bossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shion Guha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48340/ecscw2023_ws03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146421v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’articulation des sphères d’activité à l’épreuve de la crise sanitaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-Designing Socio-Technical Solutions to Regulate Workplace Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Jarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du LabEx SMS « Régulations et incertitudes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUSSET, Jun 2023, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730522v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et articulation des sphères d’activité</w:t>
+                <w:t xml:space="preserve">L’articulation des sphères d’activité à l’épreuve de la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glòria Casas Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Charlap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Helardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de l’AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque du LabEx SMS « Régulations et incertitudes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730572v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécessaire combinaison des méthodes numériques et classiques pour analyser l’activité communicationnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cornillet</w:t>
+                <w:t xml:space="preserve">Confinement et articulation des sphères d’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glòria Casas Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Charlap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Helardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information, Communication et Humanités Numériques - 23e colloque franco-roumain en Sciences de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Cluj-Napoca, Roumanie</w:t>
+              <w:t xml:space="preserve">9ème Congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915428v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nécessaire combinaison des méthodes numériques et classiques pour analyser l’activité communicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cornillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information, Communication et Humanités Numériques - 23e colloque franco-roumain en Sciences de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cluj-Napoca, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temporal heterogeneity in organizations and its organizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2710,163 +2805,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data at the Workspace- Working with data: collecting, analyzing and using traces of work activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Medjiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd European Conference on Computer-Supported Cooperative Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rimini, Italy. European Society for Socially Embedded Technologies (EUSSET), 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48340/ecscw2024_ws04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2876,215 +2971,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication du regard dans l’apprentissage du métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pentimalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (3), 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.4766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dossier : A la recherche du métronome invisible des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (1), 268 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3094,369 +3189,369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critiques du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.230, 2018, Humanités numériques, 978-2-343-14480-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand travailler c’est s’organiser : la multi-activité à l’ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 221 p., 2017, Sciences sociales, 978-2-35671-454-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.3431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01796744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit précis de méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le bord de l'eau, 2013, Albert Piette</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dispersion au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octarès, 2011, 9782915346886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3466,124 +3561,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face à la dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héloïse Lhérété. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la motivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Sciences Humaines, pp.193-198, 2021, 978-2-36106-6437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03194687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déconnecter pour mieux se connecter. L’ancrage écologique de l’ordre moral de l’interaction en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3619,346 +3714,346 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Martin; Éric Dagiral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens sociaux numériques. Pratiques et usages du web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.101-124, 2021, Sociologia, 978-2-200-62695-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.marti.2021.01.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03380500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'invisibilité relative des situations de dispersion au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Ganem; Emmanuelle Lafuma; Constance Perrin-Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interroger les nouvelles formes de gestion des ressources humaines : dispositifs de personnalisation, acteurs et effets. Regard pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octarès éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-164, 2017, Collection Le Travail en débats. Série Colloques &amp; congrès, 978-2-36630-073-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individu, collectif, organisation : Les trois échelles de la prise en charge de la multi-activité au travail</w:t>
+                <w:t xml:space="preserve">Survivre à la dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand travailler c'est s'organiser. La multi-activité à l'ère numérique</w:t>
+              <w:t xml:space="preserve">La motivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-56, 2017, Sciences sociales, 978-2-35671-454-1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Sciences Humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-87, 2017, 9782361064273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897447v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survivre à la dispersion</w:t>
+                <w:t xml:space="preserve">Individu, collectif, organisation : Les trois échelles de la prise en charge de la multi-activité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Bidet; Caroline Datchary; Gérald Gaglio. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La motivation</w:t>
+              <w:t xml:space="preserve">Quand travailler c'est s'organiser. La multi-activité à l'ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.81-87, 2017, 9782361064273</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-56, 2017, Sciences sociales, 978-2-35671-454-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897467v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démêler l'écheveau de la communication au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3968,379 +4063,379 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Dagiral; Olivier Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordinaire d'internet : le web dans nos pratiques et relations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-181, 2016, Individu et société, 978-2-200-61311-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du détail dans les chaînes d'écriture de l'ethnographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Datchary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit précis de méthodologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l'eau, pp.153-169, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le web 2.0 fait à l’autonomie journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Lemieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La subjectivité journalistique au travail. Onze leçons sur le rôle de l'individualité dans la production de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions de l'EHESS, pp.123-142, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion au travail, entre pathologie et compétence professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RESEO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement technique, changement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.91-103, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se disperser avec les TIC, une nouvelle compétence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Kessous; Jean-Luc Metzger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler aujourd'hui avec les technologies de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.157-173, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4350,147 +4445,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Research Agenda on Digital Media and Humanity Well-Being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chavalarias David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice De Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Caldarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Dulong de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Casilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Directorate-General for Communications Networks, Content and Technology (European Commission). 2023, 130 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4500,105 +4595,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épreuve de l’articulation d’engagements hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Toulouse Jean Jaurès, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03265575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4745,51 +4840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine H&#233;lardot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#242;ria Casas Vila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.149.0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.27178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25817" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chaulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.186.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05146430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028938v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Romero Goldar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennevi Ramdul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_ws04" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pentimalli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.4766" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/quand-travailler-c-est-s-organiser/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3431" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0095" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/boutique/229-interroger-les-nouvelles-formes-de-gestion-des-ressources-humaines.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897467v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/la-motivation_fr-659.htm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897430v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lordinaire-dinternet-le-web-dans-nos-pratiques-et-relations-sociales-9782200613112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jeanjean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331779v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091733v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavalarias David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice De Gelder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caldarelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03265575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine H&#233;lardot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#242;ria Casas Vila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.149.0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25817" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.27178" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chaulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.186.0105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marguin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;a Lechevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05146430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Romero Goldar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennevi Ramdul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730522v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730572v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_ws04" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pentimalli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.4766" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60093" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796744v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/quand-travailler-c-est-s-organiser/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3431" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/boutique/229-interroger-les-nouvelles-formes-de-gestion-des-ressources-humaines.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/la-motivation_fr-659.htm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lordinaire-dinternet-le-web-dans-nos-pratiques-et-relations-sociales-9782200613112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jeanjean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945863v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091733v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavalarias David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice De Gelder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caldarelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03265575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>