--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -100,304 +100,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les promesses du numérique confortent l’ordre de genre</w:t>
+                <w:t xml:space="preserve">La montagne (s)élective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercklé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Hélardot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Glòria Casas Vila</w:t>
+                <w:t xml:space="preserve">Benoît Tudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpsf.149.0109⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Négocier sa place en montagne. Faire l’expérience de la domination et de sa contestation : perspectives radicales, 112 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/139tx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452165v1</w:t>
+                <w:t xml:space="preserve">halshs-04932884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La montagne (s)élective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les promesses du numérique confortent l’ordre de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Charlap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mercklé</w:t>
+                <w:t xml:space="preserve">Julie Jarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moraldo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Datchary</w:t>
+                <w:t xml:space="preserve">Valentine Hélardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Tudoux</w:t>
+                <w:t xml:space="preserve">Glòria Casas Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Négocier sa place en montagne. Faire l’expérience de la domination et de sa contestation : perspectives radicales, 112-3, </w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (149), pp.109-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/139tx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.149.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04932884v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En attendant le DUI... ou la numérisation du travail du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -429,234 +429,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Marguin, Henrike Rabe et Friedrich Schmidgall, Experimental Zone. An interdisciplinary investigation on the spaces and practices of collaborative research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Scarlett Salman: Aux bons soins du capitalisme. Le coaching en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16 (1), </w:t>
+              <w:t xml:space="preserve">, 2022, 16 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.25817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rac.27178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595033v1</w:t>
+                <w:t xml:space="preserve">hal-03688576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scarlett Salman: Aux bons soins du capitalisme. Le coaching en entreprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Séverine Marguin, Henrike Rabe et Friedrich Schmidgall, Experimental Zone. An interdisciplinary investigation on the spaces and practices of collaborative research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16 (2), </w:t>
+              <w:t xml:space="preserve">, 2022, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.27178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rac.25817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688576v1</w:t>
+                <w:t xml:space="preserve">hal-03595033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un usage raisonné de la numérisation de l’enquête ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours Anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Théories et méthodes à travers l'usage du numérique, 15, pp.40-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -818,343 +818,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moduler sa connexion : les enseignants-chercheurs aux prises avec leur courriel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hétérogénéité temporelle et activité de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Chaulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Datchary</w:t>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Déconnexions, 4 (186), pp.105-140. </w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, À la recherche du métronome invisible des organisations, 8 (1), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.186.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rac.022.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01408866v1</w:t>
+                <w:t xml:space="preserve">hal-01897529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité temporelle et activité de travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Temporal heterogeneity and work activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, À la recherche du métronome invisible des organisations, 8 (1), pp.1-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rac.022.0001⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.a-u. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.022.a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897529v1</w:t>
+                <w:t xml:space="preserve">hal-02939359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal heterogeneity and work activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Moduler sa connexion : les enseignants-chercheurs aux prises avec leur courriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (1), pp.a-u. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Déconnexions, 4 (186), pp.105-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rac.022.a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.186.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939359v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01408866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalistes et lecteur-contributeurs sur Médiapart, Des rôles négociés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 160 (2-3), pp.195-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1179,51 +1179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la dispersion: un travail collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50, pp.396-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1248,51 +1248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multi-activité et ses appuis: l'exemple de la &amp;quot;présence obstinée&amp;quot; des messages dans l'environnement de travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1330,51 +1330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunes altermondialistes en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1412,51 +1412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre au sérieux la question de la dispersion au travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22 (125), pp.175-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1513,51 +1513,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From business centre to coworking space: a historical reconstruction of Regus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,51 +1621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions issues du projet IABD sur la place que les territoires souhaitent donner à la recherche IABD qui accompagne les gestionnaires des brûlages dirigés dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1742,51 +1742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduire le changement technologique autrement : prendre le temps d'une approche sociotechnique et participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sol Romero Goldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, emploi et organisations à l'ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM Paris, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1811,51 +1811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire entrer l’écologie par les conditions de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1887,109 +1887,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05159296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le co-design d’une solution sociotechnique pour améliorer la communication au travail. Un retour d’expérience d’une recherche participative interdisciplinaire</w:t>
+                <w:t xml:space="preserve">Where does co-design start? Real needs, consented and informed data as necessary prerequisites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sol Romero Goldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International et Interdisciplinaire: Ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jan 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">22nd European Conference on Computer- Supported Cooperative Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Socially Embedded Technologies (EUSSET), Jun 2024, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501430v1</w:t>
+                <w:t xml:space="preserve">hal-04742056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps dans la recherche participative : un impensé ?</w:t>
               </w:r>
@@ -2001,51 +2001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennevi Ramdul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,109 +2090,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does co-design start? Real needs, consented and informed data as necessary prerequisites</w:t>
+                <w:t xml:space="preserve">Le co-design d’une solution sociotechnique pour améliorer la communication au travail. Un retour d’expérience d’une recherche participative interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sol Romero Goldar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Computer- Supported Cooperative Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Socially Embedded Technologies (EUSSET), Jun 2024, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">Colloque International et Interdisciplinaire: Ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742056v1</w:t>
+                <w:t xml:space="preserve">hal-04501430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectively Improve the Quality of Life at Work</w:t>
               </w:r>
@@ -2204,51 +2204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Bossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,51 +2312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Designing Socio-Technical Solutions to Regulate Workplace Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUSSET, Jun 2023, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2381,103 +2381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation des sphères d’activité à l’épreuve de la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glòria Casas Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Charlap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Helardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du LabEx SMS « Régulations et incertitudes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2502,103 +2502,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement et articulation des sphères d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glòria Casas Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Charlap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Helardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès de l’AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2636,51 +2636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécessaire combinaison des méthodes numériques et classiques pour analyser l’activité communicationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information, Communication et Humanités Numériques - 23e colloque franco-roumain en Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2705,64 +2705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal heterogeneity in organizations and its organizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2832,51 +2832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data at the Workspace- Working with data: collecting, analyzing and using traces of work activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3011,51 +3011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pentimalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (3), 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3089,64 +3089,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dossier : A la recherche du métronome invisible des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (1), 268 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3216,64 +3216,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critiques du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
@@ -3326,64 +3326,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand travailler c’est s’organiser : la multi-activité à l’ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 221 p., 2017, Sciences sociales, 978-2-35671-454-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
@@ -3419,51 +3419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit précis de méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le bord de l'eau, 2013, Albert Piette</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3481,51 +3481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dispersion au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octarès, 2011, 9782915346886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3575,51 +3575,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face à la dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héloïse Lhérété. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la motivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Sciences Humaines, pp.193-198, 2021, 978-2-36106-6437</w:t>
@@ -3648,90 +3648,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déconnecter pour mieux se connecter. L’ancrage écologique de l’ordre moral de l’interaction en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Datchary</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Martin; Éric Dagiral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens sociaux numériques. Pratiques et usages du web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.101-124, 2021, Sociologia, 978-2-200-62695-2. </w:t>
@@ -3769,51 +3769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'invisibilité relative des situations de dispersion au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Ganem; Emmanuelle Lafuma; Constance Perrin-Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interroger les nouvelles formes de gestion des ressources humaines : dispositifs de personnalisation, acteurs et effets. Regard pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3855,51 +3855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survivre à la dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La motivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3937,51 +3937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individu, collectif, organisation : Les trois échelles de la prise en charge de la multi-activité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Bidet; Caroline Datchary; Gérald Gaglio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand travailler c'est s'organiser. La multi-activité à l'ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4023,51 +4023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démêler l'écheveau de la communication au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4122,51 +4122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du détail dans les chaînes d'écriture de l'ethnographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4208,51 +4208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le web 2.0 fait à l’autonomie journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Lemieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La subjectivité journalistique au travail. Onze leçons sur le rôle de l'individualité dans la production de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions de l'EHESS, pp.123-142, 2010</w:t>
@@ -4281,51 +4281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion au travail, entre pathologie et compétence professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RESEO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement technique, changement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.91-103, 2007</w:t>
@@ -4354,51 +4354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se disperser avec les TIC, une nouvelle compétence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Kessous; Jean-Luc Metzger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler aujourd'hui avec les technologies de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.157-173, 2005</w:t>
@@ -4609,51 +4609,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épreuve de l’articulation d’engagements hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Datchary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Toulouse Jean Jaurès, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4840,51 +4840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine H&#233;lardot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#242;ria Casas Vila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.149.0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25817" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.27178" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chaulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.186.0105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marguin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;a Lechevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05146430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Romero Goldar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennevi Ramdul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730522v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730572v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_ws04" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pentimalli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.4766" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60093" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796744v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/quand-travailler-c-est-s-organiser/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3431" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/boutique/229-interroger-les-nouvelles-formes-de-gestion-des-ressources-humaines.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/la-motivation_fr-659.htm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lordinaire-dinternet-le-web-dans-nos-pratiques-et-relations-sociales-9782200613112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jeanjean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945863v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091733v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavalarias David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice De Gelder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caldarelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03265575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraldo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charlap" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine H&#233;lardot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#242;ria Casas Vila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.149.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.27178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.25817" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pa.947" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chaulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.186.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marguin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;a Lechevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05146430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Redon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Romero Goldar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennevi Ramdul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730522v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730572v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_ws04" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pentimalli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.4766" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60093" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796744v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/quand-travailler-c-est-s-organiser/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3431" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/boutique/229-interroger-les-nouvelles-formes-de-gestion-des-ressources-humaines.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/la-motivation_fr-659.htm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897447v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lordinaire-dinternet-le-web-dans-nos-pratiques-et-relations-sociales-9782200613112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jeanjean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945863v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091733v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavalarias David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice De Gelder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Caldarelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dulong de Rosnay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Casilli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03265575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>