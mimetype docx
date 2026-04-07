--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1228,295 +1228,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une éthique en formation interprofessionnelle pour transcender les différences de métier entre enseignants et professionnels du médico-social</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Cilia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+                <w:t xml:space="preserve">Luc Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.100.0065⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144, pp.104569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624627v1</w:t>
+                <w:t xml:space="preserve">hal-04537987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vieira</w:t>
+                <w:t xml:space="preserve">Vers une éthique en formation interprofessionnelle pour transcender les différences de métier entre enseignants et professionnels du médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rohmer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaval</w:t>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 144, pp.104569. </w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (100), pp.65-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nresi.100.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537987v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des attitudes envers l’éducation inclusive des enseignants et des parents en France</w:t>
               </w:r>
@@ -1731,64 +1731,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,51 +1810,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 144, pp.104569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518757v1</w:t>
@@ -2220,51 +2220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers’ attitudes toward the inclusion of students with autism spectrum disorder: Impact of students’ difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2982,51 +2982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4591,217 +4591,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire les élèves en réussite comme compétents ou agréables? Des enjeux insoupçonnés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches environnementale et médicale du handicap: le cas des étudiants français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Astrid Mignon</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Anegmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Revue québécoise de psychologie, 34 (3), pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139873v1</w:t>
+                <w:t xml:space="preserve">hal-03120068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches environnementale et médicale du handicap: le cas des étudiants français.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décrire les élèves en réussite comme compétents ou agréables? Des enjeux insoupçonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Souad Anegmar</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Revue québécoise de psychologie, 34 (3), pp.155-168</w:t>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120068v1</w:t>
+                <w:t xml:space="preserve">hal-03139873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier des Besoins éducatifs particuliers : analyse des obstacles et propositions pour l'action</w:t>
               </w:r>
@@ -4915,321 +4915,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de régulation émotionnelle et de coping : quels liens ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse psycho-sociale de l'intégration des élèves en situation de handicap.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655835v1</w:t>
+                <w:t xml:space="preserve">hal-03139893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse psycho-sociale de l'intégration des élèves en situation de handicap.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensibiliser les filles à l’orientation vers les métiers scientifiques et techniques Évaluation d’un dispositif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poissonnier Kévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139893v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibiliser les filles à l’orientation vers les métiers scientifiques et techniques Évaluation d’un dispositif.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
+                <w:t xml:space="preserve">Stratégies de régulation émotionnelle et de coping : quels liens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Poissonnier Kévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bulletin de psychologie, Numéro 515 (5), pp.471-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.515.0471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139896v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional regulation in students with or without disability</w:t>
               </w:r>
@@ -6026,51 +6026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lionet Przygodzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Champ Pénal, 2005 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6498,51 +6498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6623,51 +6623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6703,191 +6703,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmatisation en milieu scolaire : quelques exemples de conséquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing values in the educational system: effects on teachers attitudes toward inclusive education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée scientifique (auto)stigmatisation organisé par l'UNISTRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EARLI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Thessalonique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208194v1</w:t>
+                <w:t xml:space="preserve">hal-04188086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing values in the educational system: effects on teachers attitudes toward inclusive education</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stigmatisation en milieu scolaire : quelques exemples de conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Thessalonique, France</w:t>
+              <w:t xml:space="preserve">journée scientifique (auto)stigmatisation organisé par l'UNISTRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188086v1</w:t>
+                <w:t xml:space="preserve">hal-04208194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept de soi des élèves à besoins éducatifs particuliers dans des contextes inclusifs : le rôle de l'identification à la classe</w:t>
               </w:r>
@@ -7292,51 +7292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7702,51 +7702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7827,51 +7827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8116,51 +8116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants et la représentation de l'élève porteur d'hémophilie : élève commun ou élève particulier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kinnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8395,204 +8395,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence des priorités de valeurs personnelles des enseignants sur leurs attitudes à l'égard de l'école inclusive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
+                <w:t xml:space="preserve">Le rôle de l’évaluation dans l’inclusion des élèves à Besoins Educatifs Particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques - Psychologie sociale et éducation - ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272687v1</w:t>
+                <w:t xml:space="preserve">hal-02272685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’évaluation dans l’inclusion des élèves à Besoins Educatifs Particuliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'influence des priorités de valeurs personnelles des enseignants sur leurs attitudes à l'égard de l'école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques - Psychologie sociale et éducation - ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272685v1</w:t>
+                <w:t xml:space="preserve">hal-02272687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser les attitudes envers l'inclusion des élèves à besoins éducatifs particuliers</w:t>
               </w:r>
@@ -8749,217 +8749,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du programme de recherche PHILOMENE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception de compétence d’un-e élève à Besoins Educatifs Particuliers (BEP) : le problème de la réussite à une évaluation adaptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Rohmer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion semestrielle de la filière MHEMO. Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478433v1</w:t>
+                <w:t xml:space="preserve">hal-01918969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de compétence d’un-e élève à Besoins Educatifs Particuliers (BEP) : le problème de la réussite à une évaluation adaptée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du programme de recherche PHILOMENE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kinnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Réunion semestrielle de la filière MHEMO. Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918969v1</w:t>
+                <w:t xml:space="preserve">hal-03478433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élèves touchés par l’hémophilie et autres maladies hémorragiques familiales : comment rétablir l’égalité des chances à l’école</w:t>
               </w:r>
@@ -8971,51 +8971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kinnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale présentée au 45ème Congrès National de l’Association française des hémophiles. Nancy, France, 2-3juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9377,51 +9377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale. Louvain-la-neuve, Belgique, 4-6 juillet 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Louvain-la-neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9561,217 +9561,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle identité en cas de double appartenance minoritaire ? Le cas des sourds homosexuels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régulation émotionnelle et valeur sociale : réévaluer ses émotions pour se sentir à l'aise et pour bien agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">7ème Congrès de Psychologie de la Santé de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907247v1</w:t>
+                <w:t xml:space="preserve">hal-00907249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation émotionnelle et valeur sociale : réévaluer ses émotions pour se sentir à l'aise et pour bien agir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle identité en cas de double appartenance minoritaire ? Le cas des sourds homosexuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès de Psychologie de la Santé de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907249v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation émotionnelle des étudiants en situation de handicap. L'empreinte de la minorité?</w:t>
               </w:r>
@@ -9917,51 +9917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie de Chacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agbessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10038,51 +10038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lionet Przygodzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès International de Psychologie Sociale en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Athens, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10133,273 +10133,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and validation of a French scale to measure attitudes toward inclusive education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548829v1</w:t>
+                <w:t xml:space="preserve">hal-04291378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction and validation of a French scale to measure attitudes toward inclusive education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t>
+              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291378v1</w:t>
+                <w:t xml:space="preserve">hal-04548829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’outils pour l’inclusion scolaire : participation au programme Erasmus+ : The value of facing school, the inclusion of young people with neuromuscolar diseases, muscolar dystrophies and other rare diseases in education.</w:t>
               </w:r>
@@ -10621,256 +10621,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du soutien perçu dans les attitudes des enseignant·e·s envers l'inclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’incompatibilité entre la fonction de sélection du système éducatif et l’école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CIPSLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914007v1</w:t>
+                <w:t xml:space="preserve">hal-02914006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incompatibilité entre la fonction de sélection du système éducatif et l’école inclusive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+                <w:t xml:space="preserve">Rôle du soutien perçu dans les attitudes des enseignant·e·s envers l'inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Owczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CIPSLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914006v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher’s Personal Values and their Attitudes Toward Inclusive Education</w:t>
               </w:r>
@@ -10951,237 +10951,237 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française de l’échelle des buts d’accomplissement de Korn et Elliot (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Jury</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIPSA 10ème Colloque International de Psychologie Appliqué organisé par l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">10ème Colloque International de Psychologie Sociale Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059676v1</w:t>
+                <w:t xml:space="preserve">hal-01918927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française de l’échelle des buts d’accomplissement de Korn et Elliot (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque International de Psychologie Sociale Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">CIPSA 10ème Colloque International de Psychologie Appliqué organisé par l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918927v1</w:t>
+                <w:t xml:space="preserve">hal-04059676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11415,51 +11415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kinnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Pézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Mandel; Marcela Gargiulo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maladies rares : l'apport des recherches en sciences humaines et sociales</w:t>
@@ -11544,51 +11544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Serour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11785,51 +11785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser l’inclusion scolaire d’élèves atteints d’hémophilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kinnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11923,51 +11923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kinnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protocole National de Diagnostic et de Soins (PNDS) Hémophilie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haute Autorité de Santé, pp.101-103, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12255,51 +12255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie de Chacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agbessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12376,51 +12376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Chacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agbessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12542,204 +12542,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menace de l’identité personnelle et de l’identité sociale : des vécus émotionnels personnels et sociaux à gérer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Delelis</w:t>
+                <w:t xml:space="preserve">Action de formation – sensibilisation pour lutter contre la discrimination ethnique à l’embauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rebzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress, Santé et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Reims, vol. 4 - p.277-316, 2008, 9782915271256</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations : des savoirs au service de l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN - Editions universitaires de Lorraine, 2008, 978-2-86480-809-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664716v1</w:t>
+                <w:t xml:space="preserve">hal-03671008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action de formation – sensibilisation pour lutter contre la discrimination ethnique à l’embauche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rebzani</w:t>
+                <w:t xml:space="preserve">Menace de l’identité personnelle et de l’identité sociale : des vécus émotionnels personnels et sociaux à gérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations : des savoirs au service de l’action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUN - Editions universitaires de Lorraine, 2008, 978-2-86480-809-1</w:t>
+              <w:t xml:space="preserve">Stress, Santé et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Reims, vol. 4 - p.277-316, 2008, 9782915271256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671008v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13277,51 +13277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139702v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Linthout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Keygnaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-025-01131-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440251363864" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144747v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;v Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.58" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2024.2372965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Picques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cfs.13190" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04685144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carmichael" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04794998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12735" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vieira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2024.104569" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04795020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrin-Glorieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518757v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12553" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03935793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurence" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2022.100981" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04096073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.054.0145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2021.101746" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03365215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.736535" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ducreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2021.103454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09646-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.655356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fawer Caputo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859627v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lamotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2018.1472219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Renard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.204.0251" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2018.1544540" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02470543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Anegmar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-016-0327-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gehin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand-Delvigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2171" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand - Delvigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.043.0042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01382084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Delattre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02470485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03120068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Carpentier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sansen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maiffret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0197" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.515.0471" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poissonnier K&#233;vin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Urban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roye Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lionet Przygodzki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.333" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DHX10F2M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.64.2.73" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144844v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208194v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04188086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274583v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885741v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389241v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kinnig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desombre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Degrugillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478433v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918969v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478431v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vercaigne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Meurice" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918884v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bages" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907247v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pailler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907249v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anegmar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanafi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824114v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie de Chacus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agbessi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824127v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granata" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salmona" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joseline" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Owczarek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delattre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914006v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914005v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04059676v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918927v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582928v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04135646v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139890v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5108/maladies-rares-lapport-des-recherches-en-sciences-humaines-et-sociales" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767918v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Serour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723966v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100345220" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275140v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kinnig" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudemand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wibaut" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934979v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02459349v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02376074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820924v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462438v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Chacus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agbessi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02459324v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664716v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671008v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebzani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208190v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03992540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670999v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Verquerre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139702v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Linthout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Keygnaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-025-01131-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440251363864" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144747v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;v Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.58" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2024.2372965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Picques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cfs.13190" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04685144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carmichael" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04794998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12735" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vieira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2024.104569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04795020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrin-Glorieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518757v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12553" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03935793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurence" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2022.100981" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04096073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.054.0145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2021.101746" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03365215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.736535" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ducreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2021.103454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09646-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.655356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fawer Caputo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859627v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lamotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2018.1472219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Renard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.204.0251" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2018.1544540" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02470543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Anegmar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-016-0327-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gehin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand-Delvigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2171" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand - Delvigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.043.0042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01382084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Delattre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02470485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03120068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Carpentier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sansen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maiffret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0197" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poissonnier K&#233;vin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.515.0471" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Urban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roye Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lionet Przygodzki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.333" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DHX10F2M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.64.2.73" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144844v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04188086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208194v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274583v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885741v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389241v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kinnig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desombre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272685v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272687v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Degrugillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478431v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vercaigne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Meurice" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918884v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bages" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907249v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907247v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pailler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anegmar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanafi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824114v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie de Chacus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agbessi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824127v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548829v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granata" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salmona" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joseline" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914006v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914007v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Owczarek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delattre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914005v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918927v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04059676v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582928v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04135646v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139890v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5108/maladies-rares-lapport-des-recherches-en-sciences-humaines-et-sociales" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767918v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Serour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723966v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100345220" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275140v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kinnig" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudemand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wibaut" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934979v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02459349v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02376074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820924v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462438v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Chacus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agbessi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02459324v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebzani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664716v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208190v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03992540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670999v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Verquerre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>