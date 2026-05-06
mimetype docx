--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -115,395 +115,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lived experiences of migrant men witnessing and surviving sexual violence in European transit spaces</w:t>
+                <w:t xml:space="preserve">The Role of Identification in the Self-Concept of Special Educational Needs Students in Inclusive Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leni Linthout</w:t>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilse Derluyn</w:t>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ines Keygnaert</w:t>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12992-025-01131-6⟩</w:t>
+              <w:t xml:space="preserve">Sage Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/21582440251363864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139702v1</w:t>
+                <w:t xml:space="preserve">hal-05379196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Identification in the Self-Concept of Special Educational Needs Students in Inclusive Settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation française de l’échelle révisée d’adhésion aux mythes modernes de l’agression sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëv Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massil Benbouriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delaval</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dominique Trottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sage Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (4), </w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/21582440251363864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/sexol.2025.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379196v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française de l’échelle révisée d’adhésion aux mythes modernes de l’agression sexuelle</w:t>
+                <w:t xml:space="preserve">Lived experiences of migrant men witnessing and surviving sexual violence in European transit spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëv Simon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Leni Linthout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Derluyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massil Benbouriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Guillaume</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ines Keygnaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (1), pp.15-24. </w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sexol.2025.58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12992-025-01131-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144747v1</w:t>
+                <w:t xml:space="preserve">hal-05139702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do French teachers understand inclusive education and its implementation?</w:t>
               </w:r>
@@ -515,51 +515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Special Needs Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40 (3), pp.409-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -632,51 +632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -727,103 +727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstruire les stéréotypes de genre en milieu scolaire : une évaluation des effets d’une semaine de promotion de l’égalité filles-garçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Picques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massil Benbouriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (1), pp.25-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -851,1420 +851,1420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We Hold on and Have Patience’: Perspectives and Experiences of Migrant Fathers in Belgian Asylum Centres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leni Linthout</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child and Family Social Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cfs.13190⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144, pp.104569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582686v1</w:t>
+                <w:t xml:space="preserve">hal-05518757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de mesure des attitudes à l’égard des personnes en situation de handicap : une revue systématique de la littérature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">‘We Hold on and Have Patience’: Perspectives and Experiences of Migrant Fathers in Belgian Asylum Centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leni Linthout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Keygnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massil Benbouriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Derluyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cap0000395⟩</w:t>
+              <w:t xml:space="preserve">Child and Family Social Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Child and Family Social Work, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cfs.13190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685144v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and validation of the cognitive attitudes toward inclusive education scale among teachers and paraprofessionals in the French context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils de mesure des attitudes à l’égard des personnes en situation de handicap : une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-3802.12735⟩</w:t>
+              <w:t xml:space="preserve">Canadian Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), pp.244-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cap0000395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794998v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Rohmer</w:t>
+                <w:t xml:space="preserve">Construction and validation of the cognitive attitudes toward inclusive education scale among teachers and paraprofessionals in the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 25 (3), pp.434-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-3802.12735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04537987v1</w:t>
+                <w:t xml:space="preserve">hal-04794998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une éthique en formation interprofessionnelle pour transcender les différences de métier entre enseignants et professionnels du médico-social</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.100.0065⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144, pp.104569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624627v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des attitudes envers l’éducation inclusive des enseignants et des parents en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+                <w:t xml:space="preserve">Vers une éthique en formation interprofessionnelle pour transcender les différences de métier entre enseignants et professionnels du médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (100), pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.100.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795020v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Effective Pre-service Teacher Training in Inclusive Education: a Narrative Review of the Effects of Duration and Content Delivery Mode on Teachers’ Attitudes Toward Inclusive Education</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude comparative des attitudes envers l’éducation inclusive des enseignants et des parents en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anne-Laure Perrin-Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Psychology Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030370v1</w:t>
+                <w:t xml:space="preserve">hal-04795020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Jury</w:t>
+                <w:t xml:space="preserve">Designing Effective Pre-service Teacher Training in Inclusive Education: a Narrative Review of the Effects of Duration and Content Delivery Mode on Teachers’ Attitudes Toward Inclusive Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaval</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
+              <w:t xml:space="preserve">Educational Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1 [art. 13]), [35 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10648-024-09851-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518757v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French teachers' intentions to use accommodated materials in learning and assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To identify and limit the risks of neglect in orphaned students: Can France manage it?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejed.12553⟩</w:t>
+              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68, pp.100981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2022.100981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025747v1</w:t>
+                <w:t xml:space="preserve">hal-03918963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers’ concerns about inclusive education and the links with teachers’ attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To identify and limit the risks of neglect in orphaned students: Can France manage it?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French teachers' intentions to use accommodated materials in learning and assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68, pp.100981. </w:t>
+              <w:t xml:space="preserve">European Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.209-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2022.100981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejed.12553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918963v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à et par l’interprofessionnalité au service de l’éducation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2309,295 +2309,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étayage comme réponse aux besoins des élèves d’unité d’enseignement : contrôlé ou en lâcher prise ?</w:t>
+                <w:t xml:space="preserve">L’étayage comme réponse aux besoins des élèves d’Unité d’Enseignement (UE) : Contrôlé ou en lâcher prise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michaël Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxence Delaby</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Carrefours de l'éducation, n° 54 (2), pp.145-159. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 54, pp.145-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096073v1</w:t>
+                <w:t xml:space="preserve">hal-03566112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étayage comme réponse aux besoins des élèves d’Unité d’Enseignement (UE) : Contrôlé ou en lâcher prise ?</w:t>
+                <w:t xml:space="preserve">L’étayage comme réponse aux besoins des élèves d’unité d’enseignement : contrôlé ou en lâcher prise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxence Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michaël Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54, pp.145-159</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, Carrefours de l'éducation, n° 54 (2), pp.145-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.054.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566112v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers’ attitudes toward the inclusion of students with autism spectrum disorder: Impact of students’ difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83, pp.101746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2631,64 +2631,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Social Support on Teachers' Attitudes Toward Inclusive Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 106, pp.103454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2878,51 +2878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (4), pp.1085-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2982,64 +2982,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3112,51 +3112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Julier-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fawer Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, La nouvelle revue- Education et société inclusives, 1 (89-90), pp.101-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3190,51 +3190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école inclusive peut-elle profiter à tous les élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, The Conversation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3259,51 +3259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French teachers’ general attitude toward inclusion: the indirect effect of teacher efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3357,291 +3357,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation factorielle d’une mesure des menaces du stéréotype en langue française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Distinct Effect of Multiple Sources of Stereotype Threat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 120 (4), pp.251-269. </w:t>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159 (5), pp.628-641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.204.0251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2018.1544540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139811v1</w:t>
+                <w:t xml:space="preserve">hal-01908262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distinct Effect of Multiple Sources of Stereotype Threat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation factorielle d’une mesure des menaces du stéréotype en langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 159 (5), pp.628-641. </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (4), pp.251-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00224545.2018.1544540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.204.0251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908262v1</w:t>
+                <w:t xml:space="preserve">hal-03139811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotype threat among students with disabilities: The importance of the evaluative context on their cognitive performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Anegmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,51 +3701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la désirabilité et de l’utilité sociales de l’homosexualité et de l’hétérosexualité au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,321 +3812,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des attitudes à l’égard de l’Unité locale pour l’inclusion scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusion des élèves de CLIS : attitudes et stéréotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Anegmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Carrefours de l'éducation, 43 (1), p. 42-56. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082123v1</w:t>
+                <w:t xml:space="preserve">hal-03139821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion des élèves de CLIS : attitudes et stéréotypes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure des attitudes à l’égard de l’Unité locale pour l’inclusion scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Anegmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Carrefours de l'éducation, 43 (1), p. 42-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.043.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139821v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation des élèves de lycée professionnel : entre réalité et illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Apprendre, enseigner en lycée professionnel : pratiques, dispositifs et contenus, N°59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4154,273 +4154,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la compétition sur la participation des filles et des garçons dans un jeu mathématique au CP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentiment d'efficacité personnelle des garçons et des filles : L’importance des conditions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barrier</w:t>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loren Delattre</w:t>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 104, pp.27-42</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.287-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382084v1</w:t>
+                <w:t xml:space="preserve">hal-03139859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment d'efficacité personnelle des garçons et des filles : L’importance des conditions de travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence de la compétition sur la participation des filles et des garçons dans un jeu mathématique au CP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Heutte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+                <w:t xml:space="preserve">Loren Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, pp.287-298</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.27-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139859v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes de l’étudiant en situation de handicap physique. Regards des étudiants valides sur deux situations de handicap : le handicap moteur et la surdité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Anegmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,51 +4493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotypes of students with physical disabilities. Perceptions by students without disability on two types of disabilities: mobility impairment and deafness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Anegmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4610,51 +4610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches environnementale et médicale du handicap: le cas des étudiants français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Anegmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4692,51 +4692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire les élèves en réussite comme compétents ou agréables? Des enjeux insoupçonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,51 +4787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier des Besoins éducatifs particuliers : analyse des obstacles et propositions pour l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4915,696 +4915,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse psycho-sociale de l'intégration des élèves en situation de handicap.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emotional regulation in students with or without disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Anegmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Psychology and Health, 26, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139893v1</w:t>
+                <w:t xml:space="preserve">hal-03659527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibiliser les filles à l’orientation vers les métiers scientifiques et techniques Évaluation d’un dispositif.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stratégies de régulation émotionnelle et de coping : quels liens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Berjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Poissonnier Kévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bulletin de psychologie, Numéro 515 (5), pp.471-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.515.0471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139896v1</w:t>
+                <w:t xml:space="preserve">hal-03655835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de régulation émotionnelle et de coping : quels liens ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyse psycho-sociale de l'intégration des élèves en situation de handicap.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655835v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional regulation in students with or without disability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sensibiliser les filles à l’orientation vers les métiers scientifiques et techniques Évaluation d’un dispositif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Souad Anegmar</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poissonnier Kévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Psychology and Health, 26, pp.100</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659527v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment des parents d’élèves et des enseignants spécialisés voient la réussite et la difficulté scolaires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les enjeux psychosociaux du dépistage de la difficulté scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139899v1</w:t>
+                <w:t xml:space="preserve">hal-03139898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux psychosociaux du dépistage de la difficulté scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment des parents d’élèves et des enseignants spécialisés voient la réussite et la difficulté scolaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139898v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élèves en situation de handicap : quelle estime de soi? Quelles stratégies de gestion face à la stigmatisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemins de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5642,77 +5642,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulté scolaire : ce qu’en disent élèves, parents et professionnels de l’éducation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5754,51 +5754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recategorização e cooperação intergrupos: Elementos de diferenciação no meio prisional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5862,90 +5862,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes de la difficulté scolaire : un outil de recueil des stéréotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roye Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5987,90 +5987,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auteurs d’infractions et victimes d’agressions : Impact de la violence et du contexte professionnel sur le jugement de punition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lionet Przygodzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Champ Pénal, 2005 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6129,51 +6129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergroup Interactions and Copings: Similar Processes. A Similar Base?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Swiss Journal of Psychology, 64 (2), pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6239,64 +6239,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser l’acceptation de l’éducation inclusive par les parents : l’importance du soutien perçu aux enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6360,51 +6360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédérica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6485,64 +6485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6578,1589 +6578,1589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content and duration of inclusive training: systematic review and analysis of teachers’ discourse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude des liens entre attitudes, pratiques pédagogiques inclusives des enseignants, et bien-être des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Journée d'étude des doctorants des projets d'investissement d'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291403v1</w:t>
+                <w:t xml:space="preserve">hal-04274583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing values in the educational system: effects on teachers attitudes toward inclusive education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
+                <w:t xml:space="preserve">Content and duration of inclusive training: systematic review and analysis of teachers’ discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Thessalonique, France</w:t>
+              <w:t xml:space="preserve">20th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188086v1</w:t>
+                <w:t xml:space="preserve">hal-04291403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmatisation en milieu scolaire : quelques exemples de conséquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enhancing values in the educational system: effects on teachers attitudes toward inclusive education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée scientifique (auto)stigmatisation organisé par l'UNISTRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EARLI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Thessalonique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208194v1</w:t>
+                <w:t xml:space="preserve">hal-04188086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de soi des élèves à besoins éducatifs particuliers dans des contextes inclusifs : le rôle de l'identification à la classe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stigmatisation en milieu scolaire : quelques exemples de conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">journée scientifique (auto)stigmatisation organisé par l'UNISTRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274629v1</w:t>
+                <w:t xml:space="preserve">hal-04208194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer les attitudes envers l’éducation inclusive? Quelques pistes pour l’action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concept de soi des élèves à besoins éducatifs particuliers dans des contextes inclusifs : le rôle de l'identification à la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e Congrès de l’Institut TA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208064v1</w:t>
+                <w:t xml:space="preserve">hal-04274629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation de la Cognitive Attitudes Toward Inclusive Education Scale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comment améliorer les attitudes envers l’éducation inclusive? Quelques pistes pour l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Jeunes Chercheurs (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse (ADRIPS), Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">48e Congrès de l’Institut TA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274578v1</w:t>
+                <w:t xml:space="preserve">hal-04208064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des liens entre attitudes, pratiques pédagogiques inclusives des enseignants, et bien-être des élèves</w:t>
+                <w:t xml:space="preserve">Développement et validation de la Cognitive Attitudes Toward Inclusive Education Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude des doctorants des projets d'investissement d'avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">Congrès Jeunes Chercheurs (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse (ADRIPS), Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274583v1</w:t>
+                <w:t xml:space="preserve">hal-04274578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the optimal duration and content of a successful teacher training program on inclusive education? A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147me Congrès international de Psychologie Sociale CIPSLF (CIPS 2022 - Bordeaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291353v1</w:t>
+                <w:t xml:space="preserve">hal-03808870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentions des enseignant·es à adapter leurs supports : qu’en est-il de l’évaluation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t>
+              <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767933v1</w:t>
+                <w:t xml:space="preserve">hal-03808864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs du système éducatif et attitudes des enseignants à l’égard de l’éducation inclusive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+                <w:t xml:space="preserve">What is the optimal duration and content of a successful teacher training program on inclusive education? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t>
+              <w:t xml:space="preserve">147me Congrès international de Psychologie Sociale CIPSLF (CIPS 2022 - Bordeaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767928v1</w:t>
+                <w:t xml:space="preserve">hal-04291353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation en contexte inclusif: étude des intentions des enseignants à utiliser un matériel pédagogique adapté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intentions des enseignant·es à adapter leurs supports : qu’en est-il de l’évaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème colloque de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE Europe, Apr 2022, Point-à-Pitre, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767954v1</w:t>
+                <w:t xml:space="preserve">hal-03767933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valeurs du système éducatif et attitudes des enseignants à l’égard de l’éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808870v1</w:t>
+                <w:t xml:space="preserve">hal-03767928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation en contexte inclusif: étude des intentions des enseignants à utiliser un matériel pédagogique adapté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">33ème colloque de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE Europe, Apr 2022, Point-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808864v1</w:t>
+                <w:t xml:space="preserve">hal-03767954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une école pleinement inclusive au 21ème siècle : Quelles perceptions ont les enseignants de ce concept et des motivations liées à sa mise en place ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Rôle des valeurs sur les attitudes des enseignants à l’égard de l’éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin-Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs (CJC) de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, Jun 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885734v1</w:t>
+                <w:t xml:space="preserve">hal-04885741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des valeurs sur les attitudes des enseignants à l’égard de l’éducation inclusive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Vers une école pleinement inclusive au 21ème siècle : Quelles perceptions ont les enseignants de ce concept et des motivations liées à sa mise en place ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin-Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs (CJC) de l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS, Jun 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885741v1</w:t>
+                <w:t xml:space="preserve">hal-04885734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants et la représentation de l'élève porteur d'hémophilie : élève commun ou élève particulier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kinnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8224,51 +8224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG15 Virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8332,51 +8332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG15 Virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8395,234 +8395,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’évaluation dans l’inclusion des élèves à Besoins Educatifs Particuliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'influence des priorités de valeurs personnelles des enseignants sur leurs attitudes à l'égard de l'école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques - Psychologie sociale et éducation - ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272685v1</w:t>
+                <w:t xml:space="preserve">hal-02272687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence des priorités de valeurs personnelles des enseignants sur leurs attitudes à l'égard de l'école inclusive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le rôle de l’évaluation dans l’inclusion des élèves à Besoins Educatifs Particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques - Psychologie sociale et éducation - ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272687v1</w:t>
+                <w:t xml:space="preserve">hal-02272685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser les attitudes envers l'inclusion des élèves à besoins éducatifs particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Recherche de l'ESPE de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8660,64 +8660,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of social class stereotype on school guidance among middle school’s pupils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8749,748 +8749,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de compétence d’un-e élève à Besoins Educatifs Particuliers (BEP) : le problème de la réussite à une évaluation adaptée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How successful students with special educational needs are perceived in evaluative settings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American Educational Research association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918969v1</w:t>
+                <w:t xml:space="preserve">hal-01918884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du programme de recherche PHILOMENE</w:t>
+                <w:t xml:space="preserve">Comment les enseignants se représentent les élèves hémophiles ? Une clé d’entrée pour comprendre les difficultés d’inclusion scolaire de ces élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kinnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion semestrielle de la filière MHEMO. Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale. Louvain-la-neuve, Belgique, 4-6 juillet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Louvain-la-neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478433v1</w:t>
+                <w:t xml:space="preserve">hal-03389195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élèves touchés par l’hémophilie et autres maladies hémorragiques familiales : comment rétablir l’égalité des chances à l’école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception de compétence d’un-e élève à Besoins Educatifs Particuliers (BEP) : le problème de la réussite à une évaluation adaptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odile Rohmer</w:t>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale présentée au 45ème Congrès National de l’Association française des hémophiles. Nancy, France, 2-3juin 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478431v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se sentir compétent à l'école: un bien-être favorable aux apprentissages pour les élèves à besoins éducatifs particuliers?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Présentation du programme de recherche PHILOMENE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kinnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude La bienveillance en éducation : prescriptions et compromis opératoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Réunion semestrielle de la filière MHEMO. Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208188v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude envers l’inclusion : le rôle médiateur du sentiment d’efficacité personnelle des enseignants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Élèves touchés par l’hémophilie et autres maladies hémorragiques familiales : comment rétablir l’égalité des chances à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kinnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Communication orale présentée au 45ème Congrès National de l’Association française des hémophiles. Nancy, France, 2-3juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918959v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How successful students with special educational needs are perceived in evaluative settings?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Se sentir compétent à l'école: un bien-être favorable aux apprentissages pour les élèves à besoins éducatifs particuliers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American Educational Research association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">Journée d'étude La bienveillance en éducation : prescriptions et compromis opératoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918884v1</w:t>
+                <w:t xml:space="preserve">hal-04208188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les enseignants se représentent les élèves hémophiles ? Une clé d’entrée pour comprendre les difficultés d’inclusion scolaire de ces élèves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attitude envers l’inclusion : le rôle médiateur du sentiment d’efficacité personnelle des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Desombre</w:t>
+                <w:t xml:space="preserve">Jennifer Vercaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brasselet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Rohmer</w:t>
+                <w:t xml:space="preserve">Lise Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale. Louvain-la-neuve, Belgique, 4-6 juillet 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Louvain-la-neuve, Belgique</w:t>
+              <w:t xml:space="preserve">12ème Colloque International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389195v1</w:t>
+                <w:t xml:space="preserve">hal-01918959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source de la menace du stéréotype et impact sur les performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Anegmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9580,51 +9580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation émotionnelle et valeur sociale : réévaluer ses émotions pour se sentir à l'aise et pour bien agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9688,51 +9688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9809,51 +9809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale en Langue Française de l'ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9917,64 +9917,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie de Chacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agbessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès européen de psychologie communautaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9999,665 +9999,2223 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude différentielle du jugement de sanction chez des agresseurs et des victimes : le cas de détenus, de personnels de la SNCF et d’un hôpital psychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lionet Przygodzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès International de Psychologie Sociale en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Athens, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques pédagogiques en contexte : l’exemple de la scolarisation des élèves à besoins éducatifs particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Chateignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pratiques d’enseignement et de formation à l’épreuve des contextes Questions épistémologiques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Téraèdre, pp.155-174, 2023, 9782360851263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques pédagogiques en contexte : l’exemple de la scolarisation des élèves à besoins éducatifs particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Chateignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pratiques d’enseignement et de formation à l’épreuve des contextes Questions épistémologiques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Téraèdre, p.155-173, 2023, 978-2-36085-126-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de soi et réussite scolaire : l'exemple de l'hémophilie et de l'arthrite juvénile idiopathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kinnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Pézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Mandel; Marcela Gargiulo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maladies rares : l'apport des recherches en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-67, 2023, 978-2-7492-7770-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment favoriser l’inclusion scolaire d’élèves atteints d’hémophilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kinnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Rohmer; Mickaël Jury; Maria-Antoneta Popa-Roch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'inclusion scolaire, perspectives psychosociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux comprendre les attitudes à l’égard de l’éducation inclusive : rôle du type de handicap de l’élève, du statut de l’enseignant et de la familiarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Serour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire : perspectives psychosociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Université de Bruxelles, pp.27-50, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réussite des élèves à besoins éducatifs particuliers à l’épreuve de la sélection et du backlash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Rohmer; Mickaël Jury; Maria Popa-Roch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inclusion scolaire. Perspectives psychosociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'Université de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-181, 2022, Psychologies et société, 978-2-8004-1790-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusion scolaire et hémophilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kinnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protocole National de Diagnostic et de Soins (PNDS) Hémophilie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Autorité de Santé, pp.101-103, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation émotionnelle et valeur sociale : réévaluer ses émotions pour se sentir à l’aise et pour bien agir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe, Veronique; Ducro, Claire; Antoine, Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie de la Santé : Individu, famille et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.193-196, 2014, 978-2-7574-0786-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désigner les élèves en difficulté scolaire : démarche favorable ou étiquetage social stigmatisant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lachal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage, Jérémi; Demougin, Françoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction identitaire à l'école. Approches linguistiques et plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.257-262, 2012, 978-2-296-96273-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fighting inequality and promoting social integration: Migrant women, actresses of social development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie de Chacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Community Psychology: common values, diverse practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPC, pp.113-116, 2011, 9782953651904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrant women, actresses of the development here and there</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Chacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saïas, T.; Stark, W.; Fryer, D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Community Psychology: common values, diverse practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPC, pp.110-116, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action de formation – sensibilisation pour lutter contre la discrimination ethnique à l’embauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rebzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations : des savoirs au service de l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN - Editions universitaires de Lorraine, 2008, 978-2-86480-809-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menace de l’identité personnelle et de l’identité sociale : des vécus émotionnels personnels et sociaux à gérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stress, Santé et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Reims, vol. 4 - p.277-316, 2008, 9782915271256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menaces de l’identité personnelle et de l’identité sociale : des vécus émotionnels personnels et sociaux à gérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berjot, Sophie; Paty, B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stress, santé, société (vol. 4, Stress et faire face aux menaces du Soi et de l’Identité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, epure; presse universitaire de Reims, pp.277-316, 2008, 978-2-915271-25-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction and validation of a French scale to measure attitudes toward inclusive education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t>
+              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291378v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and validation of a French scale to measure attitudes toward inclusive education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548829v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’outils pour l’inclusion scolaire : participation au programme Erasmus+ : The value of facing school, the inclusion of young people with neuromuscolar diseases, muscolar dystrophies and other rare diseases in education.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joseline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rare 2023, les rencontres des maladies rares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaine de lutte contre les stéréotypes sexués à l’école primaire: Une évaluation de certains effets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Picques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massil Benbouriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l'ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incompatibilité entre la fonction de sélection du système éducatif et l’école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10666,2080 +12224,522 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CIPSLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du soutien perçu dans les attitudes des enseignant·e·s envers l'inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Owczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CIPSLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher’s Personal Values and their Attitudes Toward Inclusive Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CIPSLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française de l’échelle des buts d’accomplissement de Korn et Elliot (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque International de Psychologie Sociale Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">CIPSA 10ème Colloque International de Psychologie Appliqué organisé par l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918927v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française de l’échelle des buts d’accomplissement de Korn et Elliot (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Jury</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIPSA 10ème Colloque International de Psychologie Appliqué organisé par l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">10ème Colloque International de Psychologie Sociale Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...1496 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-03664716v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12757,51 +12757,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude envers l'inclusion : de la représentation aux comportements inclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12819,51 +12819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menace du stéréotype en contexte scolaire : enjeux pour l'égalité fille – Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12913,51 +12913,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueil et pédagogie : où l’école inclusive en est-elle en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13033,51 +13033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie du travail et des organisations : des savoirs au service de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Verquerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13277,51 +13277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139702v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Linthout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Keygnaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-025-01131-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440251363864" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144747v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;v Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.58" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2024.2372965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Picques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cfs.13190" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04685144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carmichael" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04794998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12735" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vieira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2024.104569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04795020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrin-Glorieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518757v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12553" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03935793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurence" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2022.100981" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04096073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.054.0145" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2021.101746" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03365215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.736535" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ducreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2021.103454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09646-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.655356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fawer Caputo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859627v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lamotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2018.1472219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Renard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.204.0251" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2018.1544540" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02470543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Anegmar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-016-0327-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gehin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand-Delvigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2171" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand - Delvigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.043.0042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01382084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Delattre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02470485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03120068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Carpentier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sansen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maiffret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0197" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poissonnier K&#233;vin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.515.0471" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Urban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roye Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lionet Przygodzki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.333" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DHX10F2M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.64.2.73" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144844v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04188086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208194v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274583v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885734v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885741v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389241v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kinnig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desombre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272685v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272687v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Degrugillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478431v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918959v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vercaigne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Meurice" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918884v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bages" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907249v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907247v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pailler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anegmar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanafi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824114v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie de Chacus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agbessi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824127v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548829v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granata" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salmona" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joseline" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914006v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914007v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Owczarek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delattre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914005v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918927v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04059676v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582928v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04135646v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139890v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5108/maladies-rares-lapport-des-recherches-en-sciences-humaines-et-sociales" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767918v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Serour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723966v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100345220" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275140v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kinnig" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudemand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wibaut" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934979v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02459349v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02376074v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820924v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462438v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Chacus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agbessi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02459324v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebzani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664716v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208190v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03992540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670999v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Verquerre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440251363864" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;v Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trottier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.58" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Linthout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Keygnaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-025-01131-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2024.2372965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Picques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vieira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2024.104569" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cfs.13190" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04685144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carmichael" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000395" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04794998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12735" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04795020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrin-Glorieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2022.100981" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03935793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurence" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12553" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04096073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.054.0145" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2021.101746" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03365215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.736535" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ducreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2021.103454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09646-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.655356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fawer Caputo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859627v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lamotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2018.1472219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2018.1544540" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Renard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.204.0251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02470543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Anegmar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-016-0327-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gehin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand-Delvigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2171" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand - Delvigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.043.0042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01382084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Delattre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02470485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03120068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Carpentier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sansen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maiffret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0197" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.515.0471" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poissonnier K&#233;vin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Urban" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roye Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lionet Przygodzki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.333" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DHX10F2M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.64.2.73" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144844v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274583v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04188086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274629v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208064v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274578v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767928v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767954v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389241v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kinnig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desombre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Degrugillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389195v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208188v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vercaigne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Meurice" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bages" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907249v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907247v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pailler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anegmar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanafi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824114v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie de Chacus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agbessi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824127v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04135646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139890v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5108/maladies-rares-lapport-des-recherches-en-sciences-humaines-et-sociales" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275140v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kinnig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudemand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wibaut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767918v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Serour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723966v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100345220" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934979v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02459349v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02376074v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Chacus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agbessi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671008v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebzani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02459324v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548829v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434270v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granata" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salmona" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joseline" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677234v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914006v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914007v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Owczarek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delattre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914005v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04059676v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208190v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03992540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670999v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Verquerre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>