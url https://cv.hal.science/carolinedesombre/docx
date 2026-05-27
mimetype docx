--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -115,395 +115,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Identification in the Self-Concept of Special Educational Needs Students in Inclusive Settings</w:t>
+                <w:t xml:space="preserve">Lived experiences of migrant men witnessing and surviving sexual violence in European transit spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delaval</w:t>
+                <w:t xml:space="preserve">Leni Linthout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ilse Derluyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massil Benbouriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Keygnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sage Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/21582440251363864⟩</w:t>
+              <w:t xml:space="preserve">Globalization and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12992-025-01131-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379196v1</w:t>
+                <w:t xml:space="preserve">hal-05139702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation française de l’échelle révisée d’adhésion aux mythes modernes de l’agression sexuelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Identification in the Self-Concept of Special Educational Needs Students in Inclusive Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Trottier</w:t>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Guillaume</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (1), pp.15-24. </w:t>
+              <w:t xml:space="preserve">Sage Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sexol.2025.58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/21582440251363864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144747v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lived experiences of migrant men witnessing and surviving sexual violence in European transit spaces</w:t>
+                <w:t xml:space="preserve">Validation française de l’échelle révisée d’adhésion aux mythes modernes de l’agression sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leni Linthout</w:t>
+                <w:t xml:space="preserve">Maëv Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massil Benbouriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilse Derluyn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dominique Trottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globalization and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (1), pp.38. </w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12992-025-01131-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/sexol.2025.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139702v1</w:t>
+                <w:t xml:space="preserve">hal-05144747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do French teachers understand inclusive education and its implementation?</w:t>
               </w:r>
@@ -515,51 +515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Special Needs Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40 (3), pp.409-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -587,5635 +587,5635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing attitudes towards inclusive education: a mixed methods study of French teachers and paraprofessionals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déconstruire les stéréotypes de genre en milieu scolaire : une évaluation des effets d’une semaine de promotion de l’égalité filles-garçons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Legrain</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Picques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massil Benbouriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Special Needs Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08856257.2025.2544035⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sexol.2025.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227368v1</w:t>
+                <w:t xml:space="preserve">hal-05144794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruire les stéréotypes de genre en milieu scolaire : une évaluation des effets d’une semaine de promotion de l’égalité filles-garçons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparing attitudes towards inclusive education: a mixed methods study of French teachers and paraprofessionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Picques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (1), pp.25-33. </w:t>
+              <w:t xml:space="preserve">European Journal of Special Needs Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 ([Published online]), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sexol.2025.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08856257.2025.2544035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144794v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Construction and validation of the cognitive attitudes toward inclusive education scale among teachers and paraprofessionals in the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 25 (3), pp.434-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1471-3802.12735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518757v1</w:t>
+                <w:t xml:space="preserve">hal-04794998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We Hold on and Have Patience’: Perspectives and Experiences of Migrant Fathers in Belgian Asylum Centres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Outils de mesure des attitudes à l’égard des personnes en situation de handicap : une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilse Derluyn</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child and Family Social Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cfs.13190⟩</w:t>
+              <w:t xml:space="preserve">Canadian Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), pp.244-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cap0000395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582686v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de mesure des attitudes à l’égard des personnes en situation de handicap : une revue systématique de la littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Carmichael</w:t>
+                <w:t xml:space="preserve">‘We Hold on and Have Patience’: Perspectives and Experiences of Migrant Fathers in Belgian Asylum Centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leni Linthout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Keygnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massil Benbouriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+                <w:t xml:space="preserve">Ilse Derluyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cap0000395⟩</w:t>
+              <w:t xml:space="preserve">Child and Family Social Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Child and Family Social Work, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cfs.13190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685144v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and validation of the cognitive attitudes toward inclusive education scale among teachers and paraprofessionals in the French context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Legrain</w:t>
+                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-3802.12735⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144, pp.104569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794998v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaval</w:t>
+                <w:t xml:space="preserve">Vers une éthique en formation interprofessionnelle pour transcender les différences de métier entre enseignants et professionnels du médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (100), pp.65-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.100.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537987v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une éthique en formation interprofessionnelle pour transcender les différences de métier entre enseignants et professionnels du médico-social</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Federica Cilia</w:t>
+                <w:t xml:space="preserve">Etude comparative des attitudes envers l’éducation inclusive des enseignants et des parents en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrin-Glorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624627v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des attitudes envers l’éducation inclusive des enseignants et des parents en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Effective Pre-service Teacher Training in Inclusive Education: a Narrative Review of the Effects of Duration and Content Delivery Mode on Teachers’ Attitudes Toward Inclusive Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Perrin-Glorieux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educational Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1 [art. 13]), [35 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10648-024-09851-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795020v1</w:t>
+                <w:t xml:space="preserve">hal-05030370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Effective Pre-service Teacher Training in Inclusive Education: a Narrative Review of the Effects of Duration and Content Delivery Mode on Teachers’ Attitudes Toward Inclusive Education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+                <w:t xml:space="preserve">Attitudes and self-efficacy as buffers against burnout in inclusive settings: Impact of a training programme in pre-service teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Legrain</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Psychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10648-024-09851-8⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144, pp.104569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2024.104569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030370v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To identify and limit the risks of neglect in orphaned students: Can France manage it?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teachers’ concerns about inclusive education and the links with teachers’ attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Clerc</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aurélie Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918963v1</w:t>
+                <w:t xml:space="preserve">hal-03935793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers’ concerns about inclusive education and the links with teachers’ attitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French teachers' intentions to use accommodated materials in learning and assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejed.12553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935793v1</w:t>
+                <w:t xml:space="preserve">hal-04025747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French teachers' intentions to use accommodated materials in learning and assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">To identify and limit the risks of neglect in orphaned students: Can France manage it?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58 (2), pp.209-220. </w:t>
+              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68, pp.100981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejed.12553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2022.100981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025747v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation à et par l’interprofessionnalité au service de l’éducation inclusive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’étayage comme réponse aux besoins des élèves d’unité d’enseignement : contrôlé ou en lâcher prise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lsdle.552.0095⟩</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Carrefours de l'éducation, n° 54 (2), pp.145-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.054.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629320v1</w:t>
+                <w:t xml:space="preserve">hal-04096073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étayage comme réponse aux besoins des élèves d’Unité d’Enseignement (UE) : Contrôlé ou en lâcher prise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54, pp.145-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étayage comme réponse aux besoins des élèves d’unité d’enseignement : contrôlé ou en lâcher prise ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La formation à et par l’interprofessionnalité au service de l’éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdle.054.0145⟩</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (2), pp.95-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.552.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096073v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers’ attitudes toward the inclusion of students with autism spectrum disorder: Impact of students’ difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83, pp.101746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rasd.2021.101746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Social Support on Teachers' Attitudes Toward Inclusive Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.736535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conflict between inclusive education and the selection function of schools in the minds of French teachers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+                <w:t xml:space="preserve">Are teachers’ personal values related to their attitudes toward inclusive education? A correlational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2021.103454⟩</w:t>
+              <w:t xml:space="preserve">Social Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), pp.1085-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11218-021-09646-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335880v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are teachers’ personal values related to their attitudes toward inclusive education? A correlational study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
+                <w:t xml:space="preserve">The conflict between inclusive education and the selection function of schools in the minds of French teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11218-021-09646-7⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106, pp.103454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2021.103454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335887v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes Toward Inclusive Education: An Exploration of the Interaction Between Teachers’ Status and Students’ Type of Disability Within the French Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feduc.2021.655356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation inclusive à l’épreuve du décès parental : adaptation et poursuite de la scolarité chez des enfants orphelins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Clerc</w:t>
+                <w:t xml:space="preserve">Martin Julier-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Julier-Costes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Fawer Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, La nouvelle revue- Education et société inclusives, 1 (89-90), pp.101-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nresi.089.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école inclusive peut-elle profiter à tous les élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, The Conversation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French teachers’ general attitude toward inclusion: the indirect effect of teacher efficacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validation factorielle d’une mesure des menaces du stéréotype en langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01443410.2018.1472219⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (4), pp.251-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.204.0251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859627v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Distinct Effect of Multiple Sources of Stereotype Threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 159 (5), pp.628-641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00224545.2018.1544540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation factorielle d’une mesure des menaces du stéréotype en langue française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">French teachers’ general attitude toward inclusion: the indirect effect of teacher efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.204.0251⟩</w:t>
+              <w:t xml:space="preserve">Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (1), pp.38-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01443410.2018.1472219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139811v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotype threat among students with disabilities: The importance of the evaluative context on their cognitive performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Anegmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, European Journal of Psychology of Education, 33 (2), pp.201-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10212-016-0327-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la désirabilité et de l’utilité sociales de l’homosexualité et de l’hétérosexualité au collège</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inclusion des élèves de CLIS : attitudes et stéréotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annick Durand-Delvigne</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Anegmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et socialisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139831v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion des élèves de CLIS : attitudes et stéréotypes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mesure des attitudes à l’égard de l’Unité locale pour l’inclusion scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Anegmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Carrefours de l'éducation, 43 (1), p. 42-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.043.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139821v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des attitudes à l’égard de l’Unité locale pour l’inclusion scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perception de la désirabilité et de l’utilité sociales de l’homosexualité et de l’hétérosexualité au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Souad Anegmar</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
+                <w:t xml:space="preserve">Annick Durand-Delvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdle.043.0042⟩</w:t>
+              <w:t xml:space="preserve">Éducation et socialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Éducation et socialisation, 44 (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.2171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082123v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation des élèves de lycée professionnel : entre réalité et illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Apprendre, enseigner en lycée professionnel : pratiques, dispositifs et contenus, N°59, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spir.059.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment d'efficacité personnelle des garçons et des filles : L’importance des conditions de travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence de la compétition sur la participation des filles et des garçons dans un jeu mathématique au CP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Heutte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+                <w:t xml:space="preserve">Loren Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3, pp.287-298</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.27-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139859v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la compétition sur la participation des filles et des garçons dans un jeu mathématique au CP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentiment d'efficacité personnelle des garçons et des filles : L’importance des conditions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loren Delattre</w:t>
+                <w:t xml:space="preserve">Jean Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 104, pp.27-42</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.287-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382084v1</w:t>
+                <w:t xml:space="preserve">hal-03139859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes de l’étudiant en situation de handicap physique. Regards des étudiants valides sur deux situations de handicap : le handicap moteur et la surdité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Anegmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Anegmar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L’Orientation Scolaire et Professionnelle, 44 (1), pp.47-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osp.4522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotypes of students with physical disabilities. Perceptions by students without disability on two types of disabilities: mobility impairment and deafness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Anegmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Anegmar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand-Delvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44/1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.4522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches environnementale et médicale du handicap: le cas des étudiants français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Anegmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Revue québécoise de psychologie, 34 (3), pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire les élèves en réussite comme compétents ou agréables? Des enjeux insoupçonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier des Besoins éducatifs particuliers : analyse des obstacles et propositions pour l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Carpentier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vincent</w:t>
+                <w:t xml:space="preserve">Joël Sansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Maiffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, La nouvelle revue de l'adaptation et de la scolarisation, 62 (2), pp.197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nras.062.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional regulation in students with or without disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Anegmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Psychology and Health, 26, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de régulation émotionnelle et de coping : quels liens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Christophe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Berjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bulletin de psychologie, Numéro 515 (5), pp.471-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bupsy.515.0471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse psycho-sociale de l'intégration des élèves en situation de handicap.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibiliser les filles à l’orientation vers les métiers scientifiques et techniques Évaluation d’un dispositif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Bosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poissonnier Kévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux psychosociaux du dépistage de la difficulté scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
+                <w:t xml:space="preserve">Marc Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lachal</w:t>
+                <w:t xml:space="preserve">Françoise Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment des parents d’élèves et des enseignants spécialisés voient la réussite et la difficulté scolaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Antoine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élèves en situation de handicap : quelle estime de soi? Quelles stratégies de gestion face à la stigmatisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemins de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulté scolaire : ce qu’en disent élèves, parents et professionnels de l’éducation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lachal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lachal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Psychoéducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recategorização e cooperação intergrupos: Elementos de diferenciação no meio prisional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Schadron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicológica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes de la difficulté scolaire : un outil de recueil des stéréotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roye Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auteurs d’infractions et victimes d’agressions : Impact de la violence et du contexte professionnel sur le jugement de punition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lionet Przygodzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Champ Pénal, 2005 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/champpenal.333⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergroup Interactions and Copings: Similar Processes. A Similar Base?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Swiss Journal of Psychology, 64 (2), pp.73-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1024/1421-0185.64.2.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6225,3897 +6225,3897 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser l’acceptation de l’éducation inclusive par les parents : l’importance du soutien perçu aux enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème édition du colloque international RIPSYDEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Lorrain de Psychologie et Neurosciences, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives autour de la dimension interprofessionnelle de l’éducation inclusive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédérica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Occitadys Co-éducation dans les troubles du neurodéveloppement de l’enfance à l’âge adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives autour de la dimension interprofessionnelle de l’éducation inclusive (entre professionnels de l'éducation et professionnels du secteur médico-social)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès Occitadys : Co-éducation dans les troubles du neurodéveloppement de l'enfance à l'âge adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Occitadys, Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des liens entre attitudes, pratiques pédagogiques inclusives des enseignants, et bien-être des élèves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Legrain</w:t>
+                <w:t xml:space="preserve">Enhancing values in the educational system: effects on teachers attitudes toward inclusive education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude des doctorants des projets d'investissement d'avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">EARLI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Thessalonique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274583v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content and duration of inclusive training: systematic review and analysis of teachers’ discourse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stigmatisation en milieu scolaire : quelques exemples de conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">journée scientifique (auto)stigmatisation organisé par l'UNISTRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291403v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing values in the educational system: effects on teachers attitudes toward inclusive education</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Content and duration of inclusive training: systematic review and analysis of teachers’ discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Thessalonique, France</w:t>
+              <w:t xml:space="preserve">20th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188086v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmatisation en milieu scolaire : quelques exemples de conséquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Concept de soi des élèves à besoins éducatifs particuliers dans des contextes inclusifs : le rôle de l'identification à la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée scientifique (auto)stigmatisation organisé par l'UNISTRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208194v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de soi des élèves à besoins éducatifs particuliers dans des contextes inclusifs : le rôle de l'identification à la classe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comment améliorer les attitudes envers l’éducation inclusive? Quelques pistes pour l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">48e Congrès de l’Institut TA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274629v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer les attitudes envers l’éducation inclusive? Quelques pistes pour l’action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Développement et validation de la Cognitive Attitudes Toward Inclusive Education Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e Congrès de l’Institut TA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">Congrès Jeunes Chercheurs (ADRIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse (ADRIPS), Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208064v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation de la Cognitive Attitudes Toward Inclusive Education Scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Etude des liens entre attitudes, pratiques pédagogiques inclusives des enseignants, et bien-être des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Jeunes Chercheurs (ADRIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse (ADRIPS), Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude des doctorants des projets d'investissement d'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274578v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Intentions des enseignant·es à adapter leurs supports : qu’en est-il de l’évaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808870v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">What is the optimal duration and content of a successful teacher training program on inclusive education? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
+              <w:t xml:space="preserve">147me Congrès international de Psychologie Sociale CIPSLF (CIPS 2022 - Bordeaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808864v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the optimal duration and content of a successful teacher training program on inclusive education? A systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+                <w:t xml:space="preserve">Valeurs du système éducatif et attitudes des enseignants à l’égard de l’éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147me Congrès international de Psychologie Sociale CIPSLF (CIPS 2022 - Bordeaux)</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291353v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentions des enseignant·es à adapter leurs supports : qu’en est-il de l’évaluation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation en contexte inclusif: étude des intentions des enseignants à utiliser un matériel pédagogique adapté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">33ème colloque de l'ADMEE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE Europe, Apr 2022, Point-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767933v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs du système éducatif et attitudes des enseignants à l’égard de l’éducation inclusive</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t>
+              <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767928v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation en contexte inclusif: étude des intentions des enseignants à utiliser un matériel pédagogique adapté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème colloque de l'ADMEE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE Europe, Apr 2022, Point-à-Pitre, France</w:t>
+              <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767954v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des valeurs sur les attitudes des enseignants à l’égard de l’éducation inclusive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Vers une école pleinement inclusive au 21ème siècle : Quelles perceptions ont les enseignants de ce concept et des motivations liées à sa mise en place ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin-Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs (CJC) de l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS, Jun 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885741v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une école pleinement inclusive au 21ème siècle : Quelles perceptions ont les enseignants de ce concept et des motivations liées à sa mise en place ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Rôle des valeurs sur les attitudes des enseignants à l’égard de l’éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin-Glorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs (CJC) de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, Jun 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885734v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants et la représentation de l'élève porteur d'hémophilie : élève commun ou élève particulier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kinnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique régional de la Fondation Maladies Rares : La recherche dans les maladies rares. Strasbourg, France, 28 février 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher’s Personal Values and their Attitudes Toward Inclusive Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG15 Virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The incompatibility between selection and inclusive education.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG15 Virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence des priorités de valeurs personnelles des enseignants sur leurs attitudes à l'égard de l'école inclusive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le rôle de l’évaluation dans l’inclusion des élèves à Besoins Educatifs Particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques - Psychologie sociale et éducation - ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272687v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’évaluation dans l’inclusion des élèves à Besoins Educatifs Particuliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'influence des priorités de valeurs personnelles des enseignants sur leurs attitudes à l'égard de l'école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques - Psychologie sociale et éducation - ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272685v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser les attitudes envers l'inclusion des élèves à besoins éducatifs particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Recherche de l'ESPE de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of social class stereotype on school guidance among middle school’s pupils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAEVG International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How successful students with special educational needs are perceived in evaluative settings?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élèves touchés par l’hémophilie et autres maladies hémorragiques familiales : comment rétablir l’égalité des chances à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kinnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American Educational Research association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">Communication orale présentée au 45ème Congrès National de l’Association française des hémophiles. Nancy, France, 2-3juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918884v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les enseignants se représentent les élèves hémophiles ? Une clé d’entrée pour comprendre les difficultés d’inclusion scolaire de ces élèves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Rohmer</w:t>
+                <w:t xml:space="preserve">Perception de compétence d’un-e élève à Besoins Educatifs Particuliers (BEP) : le problème de la réussite à une évaluation adaptée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale. Louvain-la-neuve, Belgique, 4-6 juillet 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Louvain-la-neuve, Belgique</w:t>
+              <w:t xml:space="preserve">12ème Colloque International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389195v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de compétence d’un-e élève à Besoins Educatifs Particuliers (BEP) : le problème de la réussite à une évaluation adaptée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Présentation du programme de recherche PHILOMENE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kinnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Réunion semestrielle de la filière MHEMO. Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918969v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du programme de recherche PHILOMENE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Se sentir compétent à l'école: un bien-être favorable aux apprentissages pour les élèves à besoins éducatifs particuliers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion semestrielle de la filière MHEMO. Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude La bienveillance en éducation : prescriptions et compromis opératoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478433v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élèves touchés par l’hémophilie et autres maladies hémorragiques familiales : comment rétablir l’égalité des chances à l’école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Attitude envers l’inclusion : le rôle médiateur du sentiment d’efficacité personnelle des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vercaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Meurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Rohmer</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale présentée au 45ème Congrès National de l’Association française des hémophiles. Nancy, France, 2-3juin 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">12ème Colloque International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478431v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se sentir compétent à l'école: un bien-être favorable aux apprentissages pour les élèves à besoins éducatifs particuliers?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How successful students with special educational needs are perceived in evaluative settings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude La bienveillance en éducation : prescriptions et compromis opératoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American Educational Research association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208188v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude envers l’inclusion : le rôle médiateur du sentiment d’efficacité personnelle des enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les enseignants se représentent les élèves hémophiles ? Une clé d’entrée pour comprendre les difficultés d’inclusion scolaire de ces élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kinnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Vercaigne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+                <w:t xml:space="preserve">S. Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale. Louvain-la-neuve, Belgique, 4-6 juillet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Louvain-la-neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918959v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source de la menace du stéréotype et impact sur les performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Anegmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Bages</w:t>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Congrès annuel de Psychologie de la Société Québécoise pour la Recherche en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation émotionnelle et valeur sociale : réévaluer ses émotions pour se sentir à l'aise et pour bien agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de Psychologie de la Santé de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle identité en cas de double appartenance minoritaire ? Le cas des sourds homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation émotionnelle des étudiants en situation de handicap. L'empreinte de la minorité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anegmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Anegmar</w:t>
+                <w:t xml:space="preserve">M. Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hanafi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale en Langue Française de l'ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre les inégalités et pour la reconnaissance sociale : des femmes migrantes, actrices du développement ici et là-bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie de Chacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie de Chacus</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Agbessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès européen de psychologie communautaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude différentielle du jugement de sanction chez des agresseurs et des victimes : le cas de détenus, de personnels de la SNCF et d’un hôpital psychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lionet Przygodzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès International de Psychologie Sociale en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Athens, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10125,2771 +10125,2771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques pédagogiques en contexte : l’exemple de la scolarisation des élèves à besoins éducatifs particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Chateignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques d’enseignement et de formation à l’épreuve des contextes Questions épistémologiques et méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Téraèdre, pp.155-174, 2023, 9782360851263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques pédagogiques en contexte : l’exemple de la scolarisation des élèves à besoins éducatifs particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Chateignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques d’enseignement et de formation à l’épreuve des contextes Questions épistémologiques et méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Téraèdre, p.155-173, 2023, 978-2-36085-126-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de soi et réussite scolaire : l'exemple de l'hémophilie et de l'arthrite juvénile idiopathique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kinnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Granjon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadine Pézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Mandel; Marcela Gargiulo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maladies rares : l'apport des recherches en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-67, 2023, 978-2-7492-7770-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser l’inclusion scolaire d’élèves atteints d’hémophilie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Mieux comprendre les attitudes à l’égard de l’éducation inclusive : rôle du type de handicap de l’élève, du statut de l’enseignant et de la familiarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Serour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'inclusion scolaire, perspectives psychosociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">L’inclusion scolaire : perspectives psychosociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Université de Bruxelles, pp.27-50, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05275140v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les attitudes à l’égard de l’éducation inclusive : rôle du type de handicap de l’élève, du statut de l’enseignant et de la familiarité</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La réussite des élèves à besoins éducatifs particuliers à l’épreuve de la sélection et du backlash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Aelenei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Rohmer; Mickaël Jury; Maria Popa-Roch. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’inclusion scolaire : perspectives psychosociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Université de Bruxelles, pp.27-50, 2022</w:t>
+              <w:t xml:space="preserve">L’inclusion scolaire. Perspectives psychosociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'Université de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-181, 2022, Psychologies et société, 978-2-8004-1790-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767918v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réussite des élèves à besoins éducatifs particuliers à l’épreuve de la sélection et du backlash</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+                <w:t xml:space="preserve">Comment favoriser l’inclusion scolaire d’élèves atteints d’hémophilie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kinnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Aelenei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+                <w:t xml:space="preserve">J. Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pironom</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Odile Rohmer; Mickaël Jury; Maria Popa-Roch. </w:t>
+                <w:t xml:space="preserve">B. Wibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Rohmer; Mickaël Jury; Maria-Antoneta Popa-Roch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’inclusion scolaire. Perspectives psychosociales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-181, 2022, Psychologies et société, 978-2-8004-1790-5</w:t>
+              <w:t xml:space="preserve">L'inclusion scolaire, perspectives psychosociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723966v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion scolaire et hémophilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kinnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protocole National de Diagnostic et de Soins (PNDS) Hémophilie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haute Autorité de Santé, pp.101-103, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation émotionnelle et valeur sociale : réévaluer ses émotions pour se sentir à l’aise et pour bien agir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe, Veronique; Ducro, Claire; Antoine, Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la Santé : Individu, famille et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.193-196, 2014, 978-2-7574-0786-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désigner les élèves en difficulté scolaire : démarche favorable ou étiquetage social stigmatisant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Antoine</w:t>
+                <w:t xml:space="preserve">Marc Lachal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage, Jérémi; Demougin, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction identitaire à l'école. Approches linguistiques et plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.257-262, 2012, 978-2-296-96273-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fighting inequality and promoting social integration: Migrant women, actresses of social development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Migrant women, actresses of the development here and there</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Chacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saïas, T.; Stark, W.; Fryer, D. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Community Psychology: common values, diverse practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFPC, pp.113-116, 2011, 9782953651904</w:t>
+              <w:t xml:space="preserve">, AFPC, pp.110-116, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820924v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrant women, actresses of the development here and there</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Fighting inequality and promoting social integration: Migrant women, actresses of social development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie de Chacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de Bosscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Community Psychology: common values, diverse practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFPC, pp.110-116, 2011</w:t>
+              <w:t xml:space="preserve">, AFPC, pp.113-116, 2011, 9782953651904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462438v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action de formation – sensibilisation pour lutter contre la discrimination ethnique à l’embauche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Menaces de l’identité personnelle et de l’identité sociale : des vécus émotionnels personnels et sociaux à gérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berjot, Sophie; Paty, B. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations : des savoirs au service de l’action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUN - Editions universitaires de Lorraine, 2008, 978-2-86480-809-1</w:t>
+              <w:t xml:space="preserve">Stress, santé, société (vol. 4, Stress et faire face aux menaces du Soi et de l’Identité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, epure; presse universitaire de Reims, pp.277-316, 2008, 978-2-915271-25-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671008v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menace de l’identité personnelle et de l’identité sociale : des vécus émotionnels personnels et sociaux à gérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stress, Santé et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Reims, vol. 4 - p.277-316, 2008, 9782915271256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menaces de l’identité personnelle et de l’identité sociale : des vécus émotionnels personnels et sociaux à gérer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Action de formation – sensibilisation pour lutter contre la discrimination ethnique à l’embauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rebzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress, santé, société (vol. 4, Stress et faire face aux menaces du Soi et de l’Identité)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, epure; presse universitaire de Reims, pp.277-316, 2008, 978-2-915271-25-6</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations : des savoirs au service de l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN - Editions universitaires de Lorraine, 2008, 978-2-86480-809-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459324v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and validation of a French scale to measure attitudes toward inclusive education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548829v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Construction and validation of a French scale to measure attitudes toward inclusive education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t>
+              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291378v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’outils pour l’inclusion scolaire : participation au programme Erasmus+ : The value of facing school, the inclusion of young people with neuromuscolar diseases, muscolar dystrophies and other rare diseases in education.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Granata</w:t>
+                <w:t xml:space="preserve">P. Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Milani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
+                <w:t xml:space="preserve">S. Salmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joseline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rare 2023, les rencontres des maladies rares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaine de lutte contre les stéréotypes sexués à l’école primaire: Une évaluation de certains effets.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’incompatibilité entre la fonction de sélection du système éducatif et l’école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Massil Benbouriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">13ème CIPSLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677234v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incompatibilité entre la fonction de sélection du système éducatif et l’école inclusive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+                <w:t xml:space="preserve">Rôle du soutien perçu dans les attitudes des enseignant·e·s envers l'inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Owczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CIPSLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914006v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du soutien perçu dans les attitudes des enseignant·e·s envers l'inclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Semaine de lutte contre les stéréotypes sexués à l’école primaire: Une évaluation de certains effets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Jury</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Picques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massil Benbouriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CIPSLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914007v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher’s Personal Values and their Attitudes Toward Inclusive Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CIPSLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française de l’échelle des buts d’accomplissement de Korn et Elliot (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIPSA 10ème Colloque International de Psychologie Appliqué organisé par l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">10ème Colloque International de Psychologie Sociale Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059676v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française de l’échelle des buts d’accomplissement de Korn et Elliot (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque International de Psychologie Sociale Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">CIPSA 10ème Colloque International de Psychologie Appliqué organisé par l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918927v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude envers l'inclusion : de la représentation aux comportements inclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menace du stéréotype en contexte scolaire : enjeux pour l'égalité fille – Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12899,104 +12899,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueil et pédagogie : où l’école inclusive en est-elle en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13006,131 +13006,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie du travail et des organisations : des savoirs au service de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand - Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Verquerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUN - Editions universitaires de Lorraine, pp.167, 2008, 978-2-86480-809-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13277,51 +13277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440251363864" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;v Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trottier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.58" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Linthout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Keygnaert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-025-01131-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2024.2372965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Picques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vieira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2024.104569" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cfs.13190" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04685144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carmichael" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000395" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04794998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12735" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04795020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrin-Glorieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2022.100981" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03935793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurence" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12553" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04096073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.054.0145" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2021.101746" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03365215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.736535" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ducreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2021.103454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09646-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.655356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fawer Caputo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859627v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lamotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2018.1472219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2018.1544540" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Renard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.204.0251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02470543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Anegmar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-016-0327-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gehin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand-Delvigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2171" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand - Delvigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.043.0042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01382084v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Delattre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02470485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03120068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Carpentier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sansen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maiffret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0197" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.515.0471" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139893v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poissonnier K&#233;vin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139898v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Urban" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roye Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lionet Przygodzki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.333" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DHX10F2M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.64.2.73" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144844v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274583v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04188086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274629v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208064v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274578v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767928v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767954v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389241v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kinnig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desombre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208186v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Degrugillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389195v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918969v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478433v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208188v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vercaigne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Meurice" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bages" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907249v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907247v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pailler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anegmar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanafi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824114v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie de Chacus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agbessi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824127v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04135646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139890v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5108/maladies-rares-lapport-des-recherches-en-sciences-humaines-et-sociales" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275140v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kinnig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudemand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wibaut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767918v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Serour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723966v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100345220" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934979v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02459349v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02376074v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Chacus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agbessi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671008v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebzani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02459324v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548829v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434270v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granata" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salmona" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joseline" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677234v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914006v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914007v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Owczarek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delattre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914005v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04059676v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918927v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208190v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03992540v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670999v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Verquerre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139702v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leni Linthout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massil Benbouriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Keygnaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12992-025-01131-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440251363864" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144747v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;v Simon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trottier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.58" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633136v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2024.2372965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Picques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.57" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04794998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12735" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04685144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carmichael" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000395" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cfs.13190" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vieira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2024.104569" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04795020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrin-Glorieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518757v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03935793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurence" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie C&#232;be" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12553" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clerc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2022.100981" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04096073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.054.0145" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2021.101746" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03365215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.736535" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-021-09646-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ducreux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2021.103454" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.655356" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Clerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Julier-Costes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fawer Caputo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208049v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Renard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.204.0251" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bag&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2018.1544540" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lamotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2018.1472219" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02470543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Anegmar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Delelis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-016-0327-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand - Delvigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.043.0042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gehin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand-Delvigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2171" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-01382084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Delattre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02470485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4522" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03120068v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Carpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vincent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sansen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Maiffret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.062.0197" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.515.0471" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Bosscher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poissonnier K&#233;vin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Antoine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Urban" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139902v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139907v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roye Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lionet Przygodzki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.333" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DHX10F2M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03655833v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.64.2.73" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04188086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208064v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04274583v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03767954v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885734v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885741v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389241v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kinnig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desombre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914003v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914002v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208186v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Degrugillier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478431v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918969v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vercaigne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Meurice" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389195v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088049v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bages" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907249v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907247v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pailler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anegmar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanafi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie de Chacus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agbessi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03824127v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04582928v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04135646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Granjon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5108/maladies-rares-lapport-des-recherches-en-sciences-humaines-et-sociales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Serour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03723966v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aelenei" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?gcoi=74530100345220" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275140v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kinnig" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goudemand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wibaut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934979v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02459349v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02376074v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462438v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Chacus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agbessi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02459324v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03671008v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebzani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548829v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434270v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granata" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Milani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salmona" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joseline" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914006v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Owczarek" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delattre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03677234v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914005v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918927v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04059676v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04208190v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03992540v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03670999v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Verquerre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>