--- v0 (2026-03-13)
+++ v1 (2026-04-12)
@@ -1237,432 +1237,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03988776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupes d'intérêt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Crunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Frau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Michel, Hélène; Lévêque, Sandrine; Contamin, Jean-Gabriel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bajard, Flora; Crunel, Bérénice; Frau, Caroline; Nicolas, Frédéric; Parent, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Professionnalisation(s) et État. Une sociologie politique des groupes professionnels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.9-22, 2018, Espaces politiques, 978-2-7574-2077-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.21046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01997816v1</w:t>
+                <w:t xml:space="preserve">halshs-04836682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Bajard</w:t>
+                <w:t xml:space="preserve">Professions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Crunel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichonnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Surdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Frau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Bajard, Flora; Crunel, Bérénice; Frau, Caroline; Nicolas, Frédéric; Parent, Fanny. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel, Hélène; Lévêque, Sandrine; Contamin, Jean-Gabriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionnalisation(s) et État. Une sociologie politique des groupes professionnels.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.359-364, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.21046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04836682v1</w:t>
+                <w:t xml:space="preserve">halshs-01997817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Hamelin</w:t>
+                <w:t xml:space="preserve">Manifestation de rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Frau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Frau</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayșen Uysal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Hélène; Lévêque, Sandrine; Contamin, Jean-Gabriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Croquant, pp.359-364, 2018</w:t>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.261-267, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01997817v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestation de rue</w:t>
+                <w:t xml:space="preserve">Groupes d'intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Frau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayșen Uysal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Hélène; Lévêque, Sandrine; Contamin, Jean-Gabriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Croquant, pp.261-267, 2018</w:t>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.217-219, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01997820v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une bonne partie de la prime de licenciement : (re)conversion professionnelle et politique d’un ancien salarié de l’industrie</w:t>
               </w:r>
@@ -2297,51 +2297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF08F8B3"/>
+    <w:nsid w:val="0A5040DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2528,51 +2528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolinefrau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9716-7442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113615523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article4295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bajard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Crunel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article6842" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.049.0111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677740v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.214.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.187.0022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.028.0075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.096.0039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/sociologie-du-travail-et-professions" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-13297-4.P.0355" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hamelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichonnaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Surdez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#537;en Uysal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5391/cooperer-negocier-s-affronter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/marches-contestes/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242323v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100683340" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolinefrau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9716-7442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113615523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article4295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bajard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Crunel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Frau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisn&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bory" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article6842" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.049.0111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677740v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.214.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.187.0022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.028.0075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.096.0039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/sociologie-du-travail-et-professions" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-13297-4.P.0355" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04836682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hamelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichonnaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Surdez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#537;en Uysal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5391/cooperer-negocier-s-affronter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/marches-contestes/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05242323v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100683340" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>