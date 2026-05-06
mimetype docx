--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -2297,51 +2297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A5040DB"/>
+    <w:nsid w:val="5279B3BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>