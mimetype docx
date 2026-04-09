--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -600,234 +600,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique dans les Hauts-de-France : conséquences et enjeux</w:t>
+                <w:t xml:space="preserve">Les effets du changement climatique sur les ressources en eau dans le Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fresque du Climat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Action Logement Hauts-de-France, Dec 2023, Arras, France</w:t>
+              <w:t xml:space="preserve">Journées techniques ASTEE Hauts-de-France « Sécheresse – Eaux pluviales – Ruissellement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04312101v1</w:t>
+                <w:t xml:space="preserve">hal-04144327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du changement climatique sur les ressources en eau dans le Nord de la France</w:t>
+                <w:t xml:space="preserve">Le changement climatique dans les Hauts-de-France : conséquences et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques ASTEE Hauts-de-France « Sécheresse – Eaux pluviales – Ruissellement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Arras, France</w:t>
+              <w:t xml:space="preserve">Journée Fresque du Climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Action Logement Hauts-de-France, Dec 2023, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144327v1</w:t>
+                <w:t xml:space="preserve">halshs-04312101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique dans le Nord de la France</w:t>
+                <w:t xml:space="preserve">L’impact du changement climatique sur les précipitations : le cas des Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’APHG « L’environnement en perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APHG, Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Webinaire sur la gestion des eaux pluviales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Lille, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04312107v1</w:t>
+                <w:t xml:space="preserve">halshs-04312121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique : quel impact sur les pluies ?</w:t>
               </w:r>
@@ -876,96 +876,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04312114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du changement climatique sur les précipitations : le cas des Hauts-de-France</w:t>
+                <w:t xml:space="preserve">Le changement climatique dans le Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire sur la gestion des eaux pluviales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Lille, Mar 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’APHG « L’environnement en perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APHG, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04312121v1</w:t>
+                <w:t xml:space="preserve">halshs-04312107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du changement climatique sur les précipitations</w:t>
               </w:r>
@@ -1290,221 +1290,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04312162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour les pluies ?</w:t>
+                <w:t xml:space="preserve">Assessment of the risks induced by climate change on occupational health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Adam-Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous d’Archimède (Univ. Lille, Espace Culture), cycle « Les pouvoirs de l’eau ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Health and Climate Change First Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian National Institute of Health, Dec 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04312165v1</w:t>
+                <w:t xml:space="preserve">halshs-04312076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the risks induced by climate change on occupational health</w:t>
+                <w:t xml:space="preserve">Quel avenir pour les pluies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Climate Change First Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Italian National Institute of Health, Dec 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Rendez-vous d’Archimède (Univ. Lille, Espace Culture), cycle « Les pouvoirs de l’eau ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04312076v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04312165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique dans le Nord de la France: quelles perspectives?</w:t>
               </w:r>
@@ -1923,247 +1923,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une diminution des pluies en Méditerranée ?</w:t>
+                <w:t xml:space="preserve">Quand le réchauffement augmente la pollution : l’exemple du Nord-Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fèvre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COP 21: Déprogrammer l'apocalypse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885584v1</w:t>
+                <w:t xml:space="preserve">hal-02885585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le réchauffement augmente la pollution : l’exemple du Nord-Pas-de-Calais</w:t>
+                <w:t xml:space="preserve">Cartes climatiques de l’atlas de la région des Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Fèvre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COP 21: Déprogrammer l'apocalypse</w:t>
+              <w:t xml:space="preserve">Atlas de la région des Hauts-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885585v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes climatiques de l’atlas de la région des Hauts-de-France</w:t>
+                <w:t xml:space="preserve">Vers une diminution des pluies en Méditerranée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Norrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la région des Hauts-de-France</w:t>
+              <w:t xml:space="preserve">COP 21: Déprogrammer l'apocalypse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885583v1</w:t>
+                <w:t xml:space="preserve">hal-02885584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le domaine de la qualité de l’air, les outils développés pour la connaissance sont-ils des outils de gouvernance ?</w:t>
               </w:r>
@@ -2358,51 +2358,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique: quelles conséquences sur la diffusion de la pollution atmosphérique en 2100 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fèvre-Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2622,51 +2622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kalimeris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Ranieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Founda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.07.031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312107v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Adam-Poupart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cad&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Charles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leb&#232;gue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kalimeris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Ranieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Founda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.07.031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885520v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312076v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poirier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Adam-Poupart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cad&#232;ne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F&#232;vre-Nollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Charles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885590v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leb&#232;gue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>