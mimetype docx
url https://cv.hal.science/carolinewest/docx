--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -174,3954 +174,3966 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cu/Pd dual catalyzed stereoselective construction of vicinal tri- and tetrasubstituted stereocenters connected to chiral α-arylacetonitriles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Heppner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Réset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (37), pp.30915-30920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5ra04516a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stereoisomeric separation of flavonoids by two-dimensional supercritical fluid chromatography: identification of adequate chiral columns and application to honey analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Réset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibi Ousseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Saint Jores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), pp.e70058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.70058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examining the conditions to achieve successful fraction transfer in two-dimensional supercritical fluid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Réset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Saint Jores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1762, pp.466355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2025.466355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of the diastereomeric excesses of chiral flavonoids in organs of $Citrus\ aurantium$ with two-dimensional supercritical fluid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Réset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibi Ousseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Saint Jores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 496 (3), pp.146882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a Two-Dimensional Supercritical Fluid Chromatography System in Multiple Heart-Cutting Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Réset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Saint Jores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (29), pp.11969-11976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.4c01795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advantages of online supercritical fluid extraction and chromatography hyphenated to mass spectrometry to analyse plastic additives in laboratory gloves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Saint Jores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Abou-Naccoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinnosuke Horie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1735, pp.465323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2024.465323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiral and achiral analysis of chiral flavonoids with liquid and supercritical fluid chromatography – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Réset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Saint Jores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.100183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcoa.2024.100183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supercritical fluid chromatography is not (only) normal-phase chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1713, pp.464546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facilitated on-line supercritical fluid extraction - supercritical fluid chromatography for nonpolar and polar compounds from milk thistle seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wolniaczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinnosuke Horie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Funada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1705, pp.464168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of the triglyceride composition of vegetable samples with ultra-high efficiency / low-pressure supercritical fluid chromatography – mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Wolniaczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinnosuke Horie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115, pp.104960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2022.104960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supercritical fluid chromatography for the analysis of natural dyes: From carotenoids to flavonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lesellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (1), pp.382--393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.202100567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of short-chain bioactive peptides by unified chromatography-electrospray ionization mass spectrometry. Part II. Comparison to reversed-phase ultra-high performance liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Molineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Hideux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1663, pp.462771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetric synthesis of the two enantiomers of $\beta$-phosphorus-containing-$\alpha$-Amino Acids via hydrophosphinylation and hydrophosphonylation of chiral Ni(II)-complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshinori Tokairin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Konno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Noireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Moriwaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1QO00159K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interlaboratory study of a supercritical fluid chromatography method for the determination of pharmaceutical impurities: Evaluation of multi-systems reproducibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dispas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Grand-Guillaume Perrenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Gioacchino Losacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Veuthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203, pp.114206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2021.114206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chromatographic analysis of biomolecules with pressurized carbon dioxide mobile phases – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Molineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Hideux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, pp.113736 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of retention and separation mechanisms with Pirkle-type enantioselective stationary phases in supercritical fluid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syame Khater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1626, pp.461352 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinchona-based zwitterionic stationary phases: Exploring retention and enantioseparation mechanisms in supercritical fluid chromatography with a fragmentation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cam Mai Anh Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Bäurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1612, pp.460689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of free amino acids with unified chromatography-mass spectrometry—application to food supplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Noireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1616, pp.460772 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supercritical Fluid Chromatography development of a predictive analytical tool to selectively extract bioactive compounds by supercritical fluid extraction and pressurised liquid extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lesellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1632, pp.461582 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2020.461582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent trends in chiral supercritical fluid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.115648 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2019.115648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of high concentrations of mobile phase additives on retention and separation mechanisms on a teicoplanin aglycone stationary phase in supercritical fluid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1604, pp.460494 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purification of drug degradation products supported by analytical and preparative supercritical fluid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Noireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.40 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unravelling the effects of mobile phase additives in supercritical fluid chromatography—Part II: Adsorption on the stationary phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1593, pp.135 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of three macrocyclic glycopeptide stationary phases in supercritical fluid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syame Khater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1604, pp.460485 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2019.460485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supercritical fluid chromatography applied to the highly selective isolation of urinary steroid hormones prior to GC/MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Doué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lesellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1086, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First inter-laboratory study of a Supercritical Fluid Chromatography method for the determination of pharmaceutical impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dispas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Desfontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Veuthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina Kotoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.414-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2018.08.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of mobile phase composition and temperature on the supercritical fluid chromatography enantioseparation of chiral fluoro-oxoindole-type compounds with chlorinated polysaccharide stationary phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lesellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1269, pp.325-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.09.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of selected parameters on the response of the evaporative light scattering detector in supercritical fluid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1250, pp.220-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.04.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of complex amphiphilic cyclodextrin mixtures by high-performance liquid chromatography and mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Kieken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Keddadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Elfakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1189 (1-2), pp.385-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.10.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu/Pd Dual Catalysed Stereoselective Construction of Chiral Homoallylic Nitriles Featuring Vicinal Tri- and Tetrasubstituted Stereocenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Reset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th International Conference on Medicinal Chemistry ‒ RICT 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Orléans, France. </w:t>
+              <w:t xml:space="preserve">23rd European Symposium on Organic Chemistry ‒ ESOC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150917v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu/Pd Dual Catalysed Stereoselective Construction of Chiral Homoallylic Nitriles Featuring Vicinal Tri- and Tetrasubstituted Stereocenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Reset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Symposium on Organic Chemistry ‒ ESOC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">59th International Conference on Medicinal Chemistry ‒ RICT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...3440 lines deleted...]
-                <w:t xml:space="preserve">hal-00383690v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of SFC stationary and mobile phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lesellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hicks, Michael; Ferguson, Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practical Application of Supercritical Fluid Chromatography for Pharmaceutical Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Elsevier, pp.49-71, 2022, Separation Science and Technology, 978-0-323-88487-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-88487-7.00008-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.6 Optimization Strategies in Packed-Column Supercritical Fluid Chromatography (SFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kromidas, Stavros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization in HPLC: Concepts and Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH, pp.87-106, 2021, 978-3-527-34789-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4189,51 +4201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02A36A1C"/>
+    <w:nsid w:val="7E6E702B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4420,51 +4432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolinewest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7595-6777" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187077606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/88154739909952992050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Mimoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Sanaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Reset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine R&#233;set" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi Ousseni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Degrelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline West" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.70058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Heppner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra04516a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410274v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146882" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466355" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01795" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou-Naccoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinnosuke Horie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465323" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2024.100183" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464546" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wolniaczyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Funada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2022.104960" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Molineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hideux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hennig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mauge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462771" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100567" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113736" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Tokairin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Konno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Noireau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Moriwaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QO00159K" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dispas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Clarke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grand-Guillaume Perrenoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gioacchino Losacco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veuthey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2021.114206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefebvre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461582" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syame Khater" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461352" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raimbault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460772" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Mai Anh Ma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B&#228;urer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460689" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460485" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487279v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2019.115648" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460494" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lemasson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.03.033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.02.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desfontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Kotoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2018.08.042" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dou&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.04.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.09.078" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92WSCT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesellier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valarch&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.04.065" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKC3T89B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kieken" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keddadouche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Elfakir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choisnard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.10.049" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RTR071J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04187103v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88487-7.00008-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03649502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolinewest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7595-6777" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187077606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/88154739909952992050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230336v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Mimoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Sanaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Heppner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine R&#233;set" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra04516a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi Ousseni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Degrelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline West" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.70058" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146882" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c01795" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Abou-Naccoul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinnosuke Horie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2024.465323" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2024.100183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464546" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Wolniaczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Duval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Funada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464168" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2022.104960" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100567" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Molineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hideux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hennig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mauge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462771" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Tokairin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Konno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Noireau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Moriwaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QO00159K" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dispas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Clarke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grand-Guillaume Perrenoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gioacchino Losacco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Veuthey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2021.114206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113736" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syame Khater" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461352" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raimbault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Mai Anh Ma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B&#228;urer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460689" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490227v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460772" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493498v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lefebvre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2020.461582" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487279v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2019.115648" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460494" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484432v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lemasson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.03.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.02.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487765v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460485" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dou&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bichon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.04.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH6RG9RP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desfontaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Kotoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2018.08.042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.09.078" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92WSCT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valarch&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dreux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.04.065" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKC3T89B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383690v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Kieken" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keddadouche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Elfakir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choisnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.10.049" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RTR071J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Reset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04187103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88487-7.00008-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03649502v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>