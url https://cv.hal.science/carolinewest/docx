--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -4201,51 +4201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E6E702B"/>
+    <w:nsid w:val="0629F41C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>