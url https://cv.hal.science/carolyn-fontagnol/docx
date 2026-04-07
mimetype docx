--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -283,187 +283,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La place du “je” dans le commentaire sportif télévisuel en direct de rugby : piste d’analyse de l’expression de la subjectivité. »</w:t>
+                <w:t xml:space="preserve">Une proposition de caractérisation de l’émotion sportive : perception des indices émotionnels dans le commentaire sportif en direct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Fontagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : le DIscours en Situation PROfessionnelle : énonciation individuelle et perception collective</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de linguistique française (ILF), Jul 2020, Montpellier (en ligne), France. pp.09002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207809002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348579v1</w:t>
+                <w:t xml:space="preserve">hal-04853900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une proposition de caractérisation de l’émotion sportive : perception des indices émotionnels dans le commentaire sportif en direct</w:t>
+                <w:t xml:space="preserve">« La place du “je” dans le commentaire sportif télévisuel en direct de rugby : piste d’analyse de l’expression de la subjectivité. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Fontagnol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'études : le DIscours en Situation PROfessionnelle : énonciation individuelle et perception collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Maritaud; Carolyn Fontagnol, Nov 2020, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207809002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04853900v1</w:t>
+                <w:t xml:space="preserve">hal-03348579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-linguistics study on how emotion is perceived in sport commentaries: comparing prosodic cues from Japanese and French</w:t>
               </w:r>
@@ -603,329 +603,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annoter un corpus de données orales : quelle méthode pour l’analyse de l’émotion dans le commentaire sportif télévisuel en direct ?</w:t>
+                <w:t xml:space="preserve">Impact des contraintes de genre et de médium sur la structure informationnelle et la sélection lexicale : le cas du commentaire sportif télévisuel en direct comparé aux minutes de jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Fontagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les corpus en SHES : entre apports et imperfections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque Lexique et frontières de genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477573v1</w:t>
+                <w:t xml:space="preserve">hal-02523621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier et analyser les manifestations linguistiques de l’émotion en contexte spécifique d’interactions médiatisées : le cas du commentaire sportif télévisuel en direct (CSTD) de rugby</w:t>
+                <w:t xml:space="preserve">De l’importance des images dans la cohésion et la cohérence des séquences discursives dans le commentaire sportif en direct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Fontagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICODOC : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cohérence et cohésion textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477585v1</w:t>
+                <w:t xml:space="preserve">hal-02477566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’importance des images dans la cohésion et la cohérence des séquences discursives dans le commentaire sportif en direct</w:t>
+                <w:t xml:space="preserve">Identifier et analyser les manifestations linguistiques de l’émotion en contexte spécifique d’interactions médiatisées : le cas du commentaire sportif télévisuel en direct (CSTD) de rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Fontagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cohérence et cohésion textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">ICODOC : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477566v1</w:t>
+                <w:t xml:space="preserve">hal-02477585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des contraintes de genre et de médium sur la structure informationnelle et la sélection lexicale : le cas du commentaire sportif télévisuel en direct comparé aux minutes de jeu</w:t>
+                <w:t xml:space="preserve">Annoter un corpus de données orales : quelle méthode pour l’analyse de l’émotion dans le commentaire sportif télévisuel en direct ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Fontagnol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lexique et frontières de genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Les corpus en SHES : entre apports et imperfections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523621v1</w:t>
+                <w:t xml:space="preserve">hal-02477573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les périodes &amp;quot;supportaires&amp;quot; dans le commentaire sportif en direct : L’expression de la subjectivité du journaliste sportif, entre contrainte de genre et suspension de norme</w:t>
               </w:r>
@@ -1513,51 +1513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Fontagnol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348579v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477622v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477585v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Fontagnol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853900v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477622v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>