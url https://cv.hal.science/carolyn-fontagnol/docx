--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -283,187 +283,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une proposition de caractérisation de l’émotion sportive : perception des indices émotionnels dans le commentaire sportif en direct</w:t>
+                <w:t xml:space="preserve">« La place du “je” dans le commentaire sportif télévisuel en direct de rugby : piste d’analyse de l’expression de la subjectivité. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Fontagnol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'études : le DIscours en Situation PROfessionnelle : énonciation individuelle et perception collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Maritaud; Carolyn Fontagnol, Nov 2020, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853900v1</w:t>
+                <w:t xml:space="preserve">hal-03348579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La place du “je” dans le commentaire sportif télévisuel en direct de rugby : piste d’analyse de l’expression de la subjectivité. »</w:t>
+                <w:t xml:space="preserve">Une proposition de caractérisation de l’émotion sportive : perception des indices émotionnels dans le commentaire sportif en direct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Fontagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : le DIscours en Situation PROfessionnelle : énonciation individuelle et perception collective</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française (CMLF 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de linguistique française (ILF), Jul 2020, Montpellier (en ligne), France. pp.09002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207809002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348579v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-linguistics study on how emotion is perceived in sport commentaries: comparing prosodic cues from Japanese and French</w:t>
               </w:r>
@@ -603,122 +603,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des contraintes de genre et de médium sur la structure informationnelle et la sélection lexicale : le cas du commentaire sportif télévisuel en direct comparé aux minutes de jeu</w:t>
+                <w:t xml:space="preserve">Identifier et analyser les manifestations linguistiques de l’émotion en contexte spécifique d’interactions médiatisées : le cas du commentaire sportif télévisuel en direct (CSTD) de rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Fontagnol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Lexique et frontières de genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t>
+              <w:t xml:space="preserve">ICODOC : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523621v1</w:t>
+                <w:t xml:space="preserve">hal-02477585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’importance des images dans la cohésion et la cohérence des séquences discursives dans le commentaire sportif en direct</w:t>
               </w:r>
@@ -767,96 +741,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier et analyser les manifestations linguistiques de l’émotion en contexte spécifique d’interactions médiatisées : le cas du commentaire sportif télévisuel en direct (CSTD) de rugby</w:t>
+                <w:t xml:space="preserve">Impact des contraintes de genre et de médium sur la structure informationnelle et la sélection lexicale : le cas du commentaire sportif télévisuel en direct comparé aux minutes de jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Fontagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICODOC : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Lexique et frontières de genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477585v1</w:t>
+                <w:t xml:space="preserve">hal-02523621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annoter un corpus de données orales : quelle méthode pour l’analyse de l’émotion dans le commentaire sportif télévisuel en direct ?</w:t>
               </w:r>
@@ -1513,51 +1513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Fontagnol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853900v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477622v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Fontagnol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348579v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853894v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477622v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>