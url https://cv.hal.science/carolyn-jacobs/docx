--- v0 (2026-03-29)
+++ v1 (2026-05-10)
@@ -1550,381 +1550,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of nonequilibrium peak radiation behind shock waves in Earth reentry</w:t>
+                <w:t xml:space="preserve">The ICRF-3: Status, plans, and progress on the next generation International Celestial Reference Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lemal</w:t>
+                <w:t xml:space="preserve">Z., Malkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F., Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D., Boboltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J., Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Symposium on Aerothermodynamics for Space Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the Journ'ees 2014 "Systèmes de référence spatio-temporels": Recent developments and prospects in ground-based and space astrometry, held at Pulkovo Observatory from 22 to 24 September 2014, Z. Malkin &amp; N. Capitaine (eds.), ISBN 978-5-9651-0873-2 &amp; ISBN 978-2-901057-70-3, p.3-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Pulkovo, Russia. pp.3 - 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866566v1</w:t>
+                <w:t xml:space="preserve">hal-01217953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of nonequilibrium air plasma radiation behind a shock wave with a collisional-radiative model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynaud E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on Aerothermodynamics for Space Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ICRF-3: Status, plans, and progress on the next generation International Celestial Reference Frame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of nonequilibrium peak radiation behind shock waves in Earth reentry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z., Malkin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Journ'ees 2014 "Systèmes de référence spatio-temporels": Recent developments and prospects in ground-based and space astrometry, held at Pulkovo Observatory from 22 to 24 September 2014, Z. Malkin &amp; N. Capitaine (eds.), ISBN 978-5-9651-0873-2 &amp; ISBN 978-2-901057-70-3, p.3-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Pulkovo, Russia. pp.3 - 8</w:t>
+              <w:t xml:space="preserve">8th European Symposium on Aerothermodynamics for Space Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217953v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of ultraviolet radiation of air in a high enthalpy plasma torch facility</w:t>
               </w:r>
@@ -2842,51 +2842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcguire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno Mariotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grimaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T6768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plewa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa91b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jacobs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4550" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Plewa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01216092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan E. Macdonald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Zander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Morgan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4402" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Mcintyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Morgan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Brandis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4519" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovalova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Machala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/46/464003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn M. Jacobs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2307911" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Glenn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Collen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mariotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kovalova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Machala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran P." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud E." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z., Malkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Arias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D., Boboltz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., B&#246;hm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Casses" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201507353" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renon," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Macdonald" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-2563/aae894ch11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00677439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECAP0044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcguire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno Mariotto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Grimaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T6768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plewa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa91b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jacobs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4550" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Plewa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01216092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan E. Macdonald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Zander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Morgan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4402" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Mcintyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Morgan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Brandis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4519" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovalova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Machala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/46/464003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01102385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn M. Jacobs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2307911" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Glenn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Collen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mariotto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kovalova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Machala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z., Malkin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Arias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D., Boboltz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J., B&#246;hm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran P." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud E." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866566v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Casses" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eucass/201507353" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renon," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Macdonald" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-2563/aae894ch11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00677439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECAP0044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>