--- v0 (2026-03-13)
+++ v1 (2026-04-06)
@@ -109,295 +109,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of BCI-EEG based on augmented covariance matrix</w:t>
+                <w:t xml:space="preserve">Geometric Neural Network based on Phase Space for BCI decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Aristimunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Constance Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Yokoingawa de Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2024.3386219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ad88a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977680v3</w:t>
+                <w:t xml:space="preserve">hal-04500580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Neural Network based on Phase Space for BCI decoding</w:t>
+                <w:t xml:space="preserve">Classification of BCI-EEG based on augmented covariance matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chevallier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 71 (9), pp.2651-2662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ad88a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2024.3386219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500580v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977680v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-online framework for BCI evaluation : a MOABB perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (1), pp.016003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -476,51 +476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Motor Imagery BCI classification with Block-Toeplitz Augmented Covariance Matrices and Siegel metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORTICO 2024 - Journée Jeunes Chercheurs en Interfaces Cerveau-Ordinateur et Neurofeedback</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -558,51 +558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Motor Imagery BCI classification with Block-Toeplitz Augmented Covariance Matrices and Siegel metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EEG Microstate Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Geneva, Suisse, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -640,90 +640,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented SPDNet: Second-Order Neural Network for Motor Imagery-Based BCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aristimunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Constance Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soph.IA summit 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sophia Antipolis, France</w:t>
@@ -765,90 +765,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographic EEG: multi-view deep learning for BCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aristimunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Aristimunha</w:t>
+                <w:t xml:space="preserve">Sylvain Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Constance Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -886,51 +886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward everyday BCI: Augmented Covariance Method in a reduced dataset settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromod Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -968,51 +968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo Online Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCI Society Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1063,51 +1063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senellart Agathe Senellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Cortico Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1164,77 +1164,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The largest EEG-based BCI reproducibility study for open science: the MOABB benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aristimunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guetschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1825,51 +1825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977680v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Carrara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3386219" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500580v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aristimunha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa de Camargo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad88a2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad171a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04590774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04907249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04308549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa De Camargo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senellart Agathe Senellart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04537061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guetschel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sedlar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04797229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Papadopoulo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04598482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04797267v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024COAZ4033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500580v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Carrara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aristimunha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa de Camargo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad88a2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977680v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3386219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad171a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04590774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04907249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04308549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa De Camargo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03878705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senellart Agathe Senellart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04537061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guetschel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sedlar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04797229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Papadopoulo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04598482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04797267v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024COAZ4033" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>