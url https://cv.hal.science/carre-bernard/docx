--- v0 (2026-03-26)
+++ v1 (2026-05-06)
@@ -1955,85 +1955,73 @@
               <w:t xml:space="preserve">Model Driven Architecture - Foundations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Nuremberg, Germany. pp.130-144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11581741_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An OCL formulation of UML2 template binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2065,816 +2053,792 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on the Unified Modeling Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Lisbon, Portugal. pp.27-40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-30187-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for supporting views in Component Oriented Information Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réutilisation d'aspects fonctionnels : des vues aux composants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Object-Oriented Information Systems, 9th International Conference, OOIS 2003</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LMO 2003 - Langages et Modèles à Objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Vannes, France. pp.241-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00714267v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutilisation d'aspects fonctionnels : des vues aux composants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for supporting views in Component Oriented Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO 2003 - Langages et Modèles à Objets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Object-Oriented Information Systems, 9th International Conference, OOIS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Genève, Switzerland. pp.164-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-45242-3_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714259v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualization of OODB Schemas in CROME</w:t>
+                <w:t xml:space="preserve">CromeJava : une implémentation du modèle CROME de conception par contextes fonctionnels pour les bases de données à objets en Java.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications, 11th International Conference, DEXA 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, London, United Kingdom. pp.135-149</w:t>
+              <w:t xml:space="preserve">Langages et Modèles à Objets, LMO'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada. pp.211-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583862v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CromeJava : une implémentation du modèle CROME de conception par contextes fonctionnels pour les bases de données à objets en Java.</w:t>
+                <w:t xml:space="preserve">An Original View Mechanism for the CORBA Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages et Modèles à Objets, LMO'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada. pp.211-226</w:t>
+              <w:t xml:space="preserve">TOOLS 2000: 33rd International Conference on Technology of Object-Oriented Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, St. Malo, France. pp.146-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714277v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original View Mechanism for the CORBA Middleware</w:t>
+                <w:t xml:space="preserve">Contextualization of OODB Schemas in CROME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS 2000: 33rd International Conference on Technology of Object-Oriented Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, St. Malo, France. pp.146-156</w:t>
+              <w:t xml:space="preserve">Database and Expert Systems Applications, 11th International Conference, DEXA 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, London, United Kingdom. pp.135-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714282v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre de conception par contextes fonctionnels de systèmes d'information à objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès INFORSID 97 : informatique des organisations et systèmes d'information et de décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Toulouse, France. pp.371-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation par objets et contextes fonctionnels. Application de Crome à Smalltalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Roscoff, France. pp.223-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception Modulaire en CROME. Le cas de l'interfaçage graphique d'objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2890,73 +2854,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Homme Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification et objets: programmation ou représentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3011,565 +2975,565 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e journées nationales PRC-GDR intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1995, Nancy, France. pp.213-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple and Dynamic Representation of frames with Points of View in FROME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leneke Dekker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur les Représentations Par Objets, RPO'92</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, La Grande Motte, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheriting Object-Oriented Features Through Metaprogramming, a Frame Extrension to ROME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leneke Dekker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">East Europe Conference on Object-Oriented Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Bratislava, Czech Republic. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Point of View Notion for Multiple Inheritance</w:t>
+                <w:t xml:space="preserve">Multiple and evolutive representation in the rome language, towards an integrated company information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leneke Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Geib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint OOPSLA/ECOOP'90 ACM Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TOOLS Conference, Technology of Object-Oriented Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, Paris, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583865v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple and evolutive representation in the rome language, towards an integrated company information system</w:t>
+                <w:t xml:space="preserve">The Point of View Notion for Multiple Inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Geib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS Conference, Technology of Object-Oriented Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint OOPSLA/ECOOP'90 ACM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1990, Ottawa, Canada. pp.312-321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/97945.97983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714302v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome, multiple and evolutive object representation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Comyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth AIICSR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Slovakia. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On multiple classification, points of view and object evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Comyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence and Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, Grenoble, France. pp.49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3579,126 +3543,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langages et Modèles à Objets : LMO 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cepadues Editions, Revue RNTI L-3, pp.154, 2009, 978.2.85428.886.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langages et modèles à objets 2004 (actes 10e conférence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3707,126 +3671,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Euzenat, Bernard Carré. Hermès, 10, pp.1-, 2004, RSTI - L'objet, 2-7462-0887-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langages et Modèles à Objets : LMO 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Lavoisier, pp.274, 2004, 2-7462-0887-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3836,51 +3800,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts des sous-(méta-)modèles pour un passage à l'échelle de l'IDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3909,73 +3873,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée IDM du GDR GPL du CNRS, Mai 2021, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèque de patterns via des templates de modèles. Atelier UML étendu sous Eclipse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3997,73 +3961,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation fonctionnelle de composants gros-grain avec JBOSS/AOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4098,73 +4062,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification et objets: programmation ou représentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4212,51 +4176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rechenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995, pp.212-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4266,51 +4230,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspectual Templates in UML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4332,65 +4296,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846060v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4537,51 +4501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanwormhoudt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01116-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-016-0540-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-015-0463-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813295v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0340-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.13.2-3.11-42" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.11.3.105-118" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rechenmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.4.61-81" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410988" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010890v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tombelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714122v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02571-6_13" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzitouna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11581741_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZJG2T0H7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30187-5_3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PV1C8R8X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45242-3_16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D4VB60C0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714287v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leneke Dekker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Geib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/97945.97983" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714302v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583872v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Comyn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euzenat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846060v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanwormhoudt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01116-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-016-0540-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-015-0463-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813295v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0340-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.13.2-3.11-42" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.11.3.105-118" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rechenmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.4.61-81" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410988" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010890v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tombelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714122v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02571-6_13" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzitouna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11581741_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30187-5_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45242-3_16" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leneke Dekker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Geib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/97945.97983" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Comyn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713975v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euzenat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846060v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>