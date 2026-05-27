--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -2102,727 +2102,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutilisation d'aspects fonctionnels : des vues aux composants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for supporting views in Component Oriented Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO 2003 - Langages et Modèles à Objets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Object-Oriented Information Systems, 9th International Conference, OOIS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Genève, Switzerland. pp.164-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-45242-3_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714259v1</w:t>
+                <w:t xml:space="preserve">hal-00714267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for supporting views in Component Oriented Information Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réutilisation d'aspects fonctionnels : des vues aux composants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Object-Oriented Information Systems, 9th International Conference, OOIS 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LMO 2003 - Langages et Modèles à Objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Vannes, France. pp.241-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-45242-3_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00714267v1</w:t>
+                <w:t xml:space="preserve">hal-00714259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CromeJava : une implémentation du modèle CROME de conception par contextes fonctionnels pour les bases de données à objets en Java.</w:t>
+                <w:t xml:space="preserve">Contextualization of OODB Schemas in CROME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages et Modèles à Objets, LMO'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada. pp.211-226</w:t>
+              <w:t xml:space="preserve">Database and Expert Systems Applications, 11th International Conference, DEXA 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, London, United Kingdom. pp.135-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714277v1</w:t>
+                <w:t xml:space="preserve">hal-00583862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original View Mechanism for the CORBA Middleware</w:t>
+                <w:t xml:space="preserve">CromeJava : une implémentation du modèle CROME de conception par contextes fonctionnels pour les bases de données à objets en Java.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS 2000: 33rd International Conference on Technology of Object-Oriented Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, St. Malo, France. pp.146-156</w:t>
+              <w:t xml:space="preserve">Langages et Modèles à Objets, LMO'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada. pp.211-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714282v1</w:t>
+                <w:t xml:space="preserve">hal-00714277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualization of OODB Schemas in CROME</w:t>
+                <w:t xml:space="preserve">An Original View Mechanism for the CORBA Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications, 11th International Conference, DEXA 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, London, United Kingdom. pp.135-149</w:t>
+              <w:t xml:space="preserve">TOOLS 2000: 33rd International Conference on Technology of Object-Oriented Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, St. Malo, France. pp.146-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583862v1</w:t>
+                <w:t xml:space="preserve">hal-00714282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre de conception par contextes fonctionnels de systèmes d'information à objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmation par objets et contextes fonctionnels. Application de Crome à Smalltalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès INFORSID 97 : informatique des organisations et systèmes d'information et de décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Toulouse, France. pp.371-385</w:t>
+              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Roscoff, France. pp.223-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583813v1</w:t>
+                <w:t xml:space="preserve">hal-00714287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation par objets et contextes fonctionnels. Application de Crome à Smalltalk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un cadre de conception par contextes fonctionnels de systèmes d'information à objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Roscoff, France. pp.223-239</w:t>
+              <w:t xml:space="preserve">15ème Congrès INFORSID 97 : informatique des organisations et systèmes d'information et de décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Toulouse, France. pp.371-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714287v1</w:t>
+                <w:t xml:space="preserve">hal-00583813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception Modulaire en CROME. Le cas de l'interfaçage graphique d'objets</w:t>
               </w:r>
@@ -3169,213 +3169,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple and evolutive representation in the rome language, towards an integrated company information system</w:t>
+                <w:t xml:space="preserve">The Point of View Notion for Multiple Inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leneke Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Geib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS Conference, Technology of Object-Oriented Languages and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint OOPSLA/ECOOP'90 ACM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1990, Ottawa, Canada. pp.312-321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/97945.97983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714302v1</w:t>
+                <w:t xml:space="preserve">hal-00583865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Point of View Notion for Multiple Inheritance</w:t>
+                <w:t xml:space="preserve">Multiple and evolutive representation in the rome language, towards an integrated company information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leneke Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Geib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint OOPSLA/ECOOP'90 ACM Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TOOLS Conference, Technology of Object-Oriented Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, Paris, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/97945.97983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00583865v1</w:t>
+                <w:t xml:space="preserve">hal-00714302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome, multiple and evolutive object representation.</w:t>
               </w:r>
@@ -4501,51 +4501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanwormhoudt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01116-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-016-0540-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-015-0463-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813295v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0340-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.13.2-3.11-42" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.11.3.105-118" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rechenmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.4.61-81" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410988" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010890v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tombelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714122v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02571-6_13" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzitouna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11581741_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30187-5_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45242-3_16" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leneke Dekker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Geib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/97945.97983" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Comyn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713975v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euzenat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846060v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanwormhoudt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01116-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-016-0540-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-015-0463-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813295v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0340-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.13.2-3.11-42" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.11.3.105-118" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rechenmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.4.61-81" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410988" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42061-5_11" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010890v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tombelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714122v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Flissi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02571-6_13" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzitouna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11581741_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30187-5_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714267v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45242-3_16" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leneke Dekker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Geib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/97945.97983" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Comyn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713975v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euzenat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846060v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>