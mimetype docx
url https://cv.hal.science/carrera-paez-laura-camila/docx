--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -635,1007 +635,1124 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Allosteric Modulation of Agonist-Induced M2 Muscarinic Receptor/β-Arrestin Interaction by Serum Autoantibodies from Patients with Chronic Chagas Disease</w:t>
+                <w:t xml:space="preserve">Genomic Characterization Reveals Infections and Silent Dissemination of Carbapenemase-Producing Klebsiella Oxytoca Complex Associated with ST2 Lineage in a Hospital Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrera Paez Laura Camila</w:t>
+                <w:t xml:space="preserve">Verónica Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Beltrame</w:t>
+                <w:t xml:space="preserve">Camila A Knecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Auger</w:t>
+                <w:t xml:space="preserve">María Piekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Sabra</w:t>
+                <w:t xml:space="preserve">Natalia García Allende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Bilder</w:t>
+                <w:t xml:space="preserve">Adrián González Machuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (23), pp.1857. </w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells14231857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00284-025-04424-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386164v1</w:t>
+                <w:t xml:space="preserve">hal-05226263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Characterization Reveals Infections and Silent Dissemination of Carbapenemase-Producing Klebsiella Oxytoca Complex Associated with ST2 Lineage in a Hospital Setting</w:t>
+                <w:t xml:space="preserve">Studying low-dose antibiotic effects on the gut microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Álvarez</w:t>
+                <w:t xml:space="preserve">Thibault Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila A Knecht</w:t>
+                <w:t xml:space="preserve">Laura Camila Carrera Páez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Piekar</w:t>
+                <w:t xml:space="preserve">Mathilde Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia García Allende</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00284-025-04424-6⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2025.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226263v1</w:t>
+                <w:t xml:space="preserve">hal-05564191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sporadic clone Escherichia coli ST615 as a vector and reservoir for dissemination of crucial antimicrobial resistance genes</w:t>
+                <w:t xml:space="preserve">Negative Allosteric Modulation of Agonist-Induced M2 Muscarinic Receptor/β-Arrestin Interaction by Serum Autoantibodies from Patients with Chronic Chagas Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrera Paez Laura Camila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Camila Carrera Páez</w:t>
+                <w:t xml:space="preserve">Sabrina Beltrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Olivier</w:t>
+                <w:t xml:space="preserve">Sergio Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anahí Samanta Gambino</w:t>
+                <w:t xml:space="preserve">Ahmad Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomás Poklepovich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Pamela Aguilar</w:t>
+                <w:t xml:space="preserve">Claudio Bilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2024.1368622⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (23), pp.1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells14231857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008596v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Characterization of Two NDM-5-Producing Isolates of Klebsiella pneumoniae ST11 from a Single Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carrera Páez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Piekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia García Allende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefina Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81 (3), pp.76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00284-023-03596-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic data reveals the emergence of the co-occurrence of blaKPC-2 and blaCTX-M-15 in an Escherichia coli ST648 strain isolated from rectal swab within the framework of hospital surveillance</w:t>
+                <w:t xml:space="preserve">Sporadic clone Escherichia coli ST615 as a vector and reservoir for dissemination of crucial antimicrobial resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María Piekar</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Camila Carrera Páez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Verónica Álvarez</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Knecht</w:t>
+                <w:t xml:space="preserve">Anahí Samanta Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Leguina</w:t>
+                <w:t xml:space="preserve">Tomás Poklepovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia García Allende</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pamela Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2022.12.012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2024.1368622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008770v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of multidrug-resistant Escherichia coli of the phylogroups A and C in dairy calves with meningitis and septicemia</w:t>
+                <w:t xml:space="preserve">Genomic data reveals the emergence of the co-occurrence of blaKPC-2 and blaCTX-M-15 in an Escherichia coli ST648 strain isolated from rectal swab within the framework of hospital surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrique Louge Uriarte</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Piekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón González Pasayo</w:t>
+                <w:t xml:space="preserve">Camila Knecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Massó</w:t>
+                <w:t xml:space="preserve">Carolina Leguina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Domínguez Moncla</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia García Allende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.MICPATH.2021.105378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.108-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2022.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008794v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of multidrug-resistant Escherichia coli of the phylogroups A and C in dairy calves with meningitis and septicemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Louge Uriarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón González Pasayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Massó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carrera Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Domínguez Moncla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.105378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.MICPATH.2021.105378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impairment of agonist-induced M2 muscarinic receptor activation by autoantibodies from chagasic patients with cardiovascular dysautonomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Beltrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carrera Páez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Bilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 212, pp.108346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clim.2020.108346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1703,51 +1820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0806180D"/>
+    <w:nsid w:val="11C7AD46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1851,51 +1968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DEACADCB"/>
+    <w:nsid w:val="B1D7B175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1999,51 +2116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0C9A12F5"/>
+    <w:nsid w:val="10950A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2147,51 +2264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33219A44"/>
+    <w:nsid w:val="263CFE12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2295,51 +2412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0A378675"/>
+    <w:nsid w:val="13E6F73A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2443,51 +2560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2C5D0AD7"/>
+    <w:nsid w:val="5D356841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2689,51 +2806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carrera-paez-laura-camila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4238-732X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrera Paez Laura Camila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Beltrame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Auger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bilder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14231857" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica &#193;lvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Knecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Piekar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Garc&#237;a Allende" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonz&#225;lez Machuca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-025-04424-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Camila Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Samanta Gambino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Poklepovich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pamela Aguilar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1368622" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Campos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-023-03596-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Knecht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leguina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2022.12.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Louge Uriarte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Gonz&#225;lez Pasayo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mass&#243;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carrera Paez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dom&#237;nguez Moncla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MICPATH.2021.105378" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2020.108346" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carrera-paez-laura-camila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4238-732X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica &#193;lvarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Knecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Piekar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Garc&#237;a Allende" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonz&#225;lez Machuca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-025-04424-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564191v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Camila Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.11.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrera Paez Laura Camila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Beltrame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Auger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bilder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14231857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Campos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-023-03596-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Samanta Gambino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Poklepovich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pamela Aguilar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1368622" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Knecht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leguina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2022.12.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Louge Uriarte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Gonz&#225;lez Pasayo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mass&#243;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carrera Paez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dom&#237;nguez Moncla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MICPATH.2021.105378" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2020.108346" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>