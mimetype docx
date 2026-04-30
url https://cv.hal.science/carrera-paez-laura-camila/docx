--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1820,51 +1820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11C7AD46"/>
+    <w:nsid w:val="304E262C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1968,51 +1968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B1D7B175"/>
+    <w:nsid w:val="96E527B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2116,51 +2116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="10950A89"/>
+    <w:nsid w:val="8D94EF16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2264,51 +2264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="263CFE12"/>
+    <w:nsid w:val="8EAC3FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2412,51 +2412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="13E6F73A"/>
+    <w:nsid w:val="5FF454F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2560,51 +2560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5D356841"/>
+    <w:nsid w:val="506F9137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>