--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -669,161 +669,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Characterization Reveals Infections and Silent Dissemination of Carbapenemase-Producing Klebsiella Oxytoca Complex Associated with ST2 Lineage in a Hospital Setting</w:t>
+                <w:t xml:space="preserve">Negative Allosteric Modulation of Agonist-Induced M2 Muscarinic Receptor/β-Arrestin Interaction by Serum Autoantibodies from Patients with Chronic Chagas Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Álvarez</w:t>
+                <w:t xml:space="preserve">Carrera Paez Laura Camila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila A Knecht</w:t>
+                <w:t xml:space="preserve">Sabrina Beltrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Piekar</w:t>
+                <w:t xml:space="preserve">Sergio Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia García Allende</w:t>
+                <w:t xml:space="preserve">Ahmad Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián González Machuca</w:t>
+                <w:t xml:space="preserve">Claudio Bilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (23), pp.1857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00284-025-04424-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells14231857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226263v1</w:t>
+                <w:t xml:space="preserve">hal-05386164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying low-dose antibiotic effects on the gut microbiome</w:t>
               </w:r>
@@ -920,511 +920,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Allosteric Modulation of Agonist-Induced M2 Muscarinic Receptor/β-Arrestin Interaction by Serum Autoantibodies from Patients with Chronic Chagas Disease</w:t>
+                <w:t xml:space="preserve">Genomic Characterization Reveals Infections and Silent Dissemination of Carbapenemase-Producing Klebsiella Oxytoca Complex Associated with ST2 Lineage in a Hospital Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrera Paez Laura Camila</w:t>
+                <w:t xml:space="preserve">Verónica Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Beltrame</w:t>
+                <w:t xml:space="preserve">Camila A Knecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Auger</w:t>
+                <w:t xml:space="preserve">María Piekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Sabra</w:t>
+                <w:t xml:space="preserve">Natalia García Allende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Bilder</w:t>
+                <w:t xml:space="preserve">Adrián González Machuca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (23), pp.1857. </w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells14231857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00284-025-04424-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386164v1</w:t>
+                <w:t xml:space="preserve">hal-05226263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Characterization of Two NDM-5-Producing Isolates of Klebsiella pneumoniae ST11 from a Single Patient</w:t>
+                <w:t xml:space="preserve">Sporadic clone Escherichia coli ST615 as a vector and reservoir for dissemination of crucial antimicrobial resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Verónica Álvarez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Camila Carrera Páez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Carrera Páez</w:t>
+                <w:t xml:space="preserve">Martin Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María Piekar</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahí Samanta Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia García Allende</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Poklepovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josefina Campos</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pamela Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00284-023-03596-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2024.1368622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008606v1</w:t>
+                <w:t xml:space="preserve">hal-05008596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sporadic clone Escherichia coli ST615 as a vector and reservoir for dissemination of crucial antimicrobial resistance genes</w:t>
+                <w:t xml:space="preserve">Genomic Characterization of Two NDM-5-Producing Isolates of Klebsiella pneumoniae ST11 from a Single Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Camila Carrera Páez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Olivier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carrera Páez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anahí Samanta Gambino</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Piekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomás Poklepovich</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia García Allende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pamela Aguilar</w:t>
+                <w:t xml:space="preserve">Josefina Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, </w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (3), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2024.1368622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00284-023-03596-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008596v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic data reveals the emergence of the co-occurrence of blaKPC-2 and blaCTX-M-15 in an Escherichia coli ST648 strain isolated from rectal swab within the framework of hospital surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Piekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Knecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Leguina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia García Allende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.108-112. </w:t>
@@ -1596,103 +1596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of agonist-induced M2 muscarinic receptor activation by autoantibodies from chagasic patients with cardiovascular dysautonomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Beltrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carrera Páez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Bilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 212, pp.108346. </w:t>
@@ -1820,51 +1820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="304E262C"/>
+    <w:nsid w:val="2D0D9A45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1968,51 +1968,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="96E527B3"/>
+    <w:nsid w:val="B5D6B5CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2116,51 +2116,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8D94EF16"/>
+    <w:nsid w:val="88587F2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2264,51 +2264,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8EAC3FB8"/>
+    <w:nsid w:val="DB822354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2412,51 +2412,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5FF454F6"/>
+    <w:nsid w:val="CA8D1F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2560,51 +2560,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="506F9137"/>
+    <w:nsid w:val="400A82FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2806,51 +2806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carrera-paez-laura-camila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4238-732X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica &#193;lvarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Knecht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Piekar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Garc&#237;a Allende" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonz&#225;lez Machuca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-025-04424-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564191v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Camila Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.11.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrera Paez Laura Camila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Beltrame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Auger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bilder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14231857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Campos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-023-03596-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Samanta Gambino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Poklepovich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pamela Aguilar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1368622" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Knecht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leguina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2022.12.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Louge Uriarte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Gonz&#225;lez Pasayo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mass&#243;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carrera Paez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dom&#237;nguez Moncla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MICPATH.2021.105378" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2020.108346" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carrera-paez-laura-camila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4238-732X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrera Paez Laura Camila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Beltrame" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Auger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bilder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14231857" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564191v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Camila Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2025.11.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica &#193;lvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila A Knecht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Piekar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Garc&#237;a Allende" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gonz&#225;lez Machuca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-025-04424-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008596v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anah&#237; Samanta Gambino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Poklepovich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pamela Aguilar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1368622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carrera P&#225;ez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Campos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-023-03596-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Knecht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leguina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2022.12.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Louge Uriarte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Gonz&#225;lez Pasayo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mass&#243;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carrera Paez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dom&#237;nguez Moncla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MICPATH.2021.105378" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2020.108346" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>