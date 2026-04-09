--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -738,51 +738,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment apprivoiser son public avec un robot dit social ? La sentience artificielle ventriloque de la société Hanson Robotics Limited</w:t>
+                <w:t xml:space="preserve">Comment apprivoiser son public avec un robot dit social ? La &amp;lt;i&amp;gt;sentience artificielle ventriloque&amp;lt;/i&amp;gt; de la société Hanson Robotics Limited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
@@ -2072,225 +2072,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vin et altérité dans un monde numérique : pour une approche info-communicationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs de professionnalisation des vins du Jura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Andréys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Augustin Voegele; Sonia Goldblum; Thomas Nicklas; Frédérique Toudoire-Surlapierre; Michel Faure. </w:t>
+              <w:t xml:space="preserve">Théodore Georgopoulos; Aloïs Kanyinda; Emmanuelle Leclercq; Aurélie Melin; Aurélie Ringeval-Deluze; Ariel Sévilla; Yves Tesson; Benoît Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vin et altérité. Le vin à l’épreuve des sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Epure, pp.147-159, 2020</w:t>
+              <w:t xml:space="preserve">La vigne et la vin. Transformation des filières et des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.241-255, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536390v1</w:t>
+                <w:t xml:space="preserve">hal-03536399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de professionnalisation des vins du Jura</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vin et altérité dans un monde numérique : pour une approche info-communicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Andréys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Théodore Georgopoulos; Aloïs Kanyinda; Emmanuelle Leclercq; Aurélie Melin; Aurélie Ringeval-Deluze; Ariel Sévilla; Yves Tesson; Benoît Verdier. </w:t>
+              <w:t xml:space="preserve">Augustin Voegele; Sonia Goldblum; Thomas Nicklas; Frédérique Toudoire-Surlapierre; Michel Faure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vigne et la vin. Transformation des filières et des acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.241-255, 2020</w:t>
+              <w:t xml:space="preserve">Vin et altérité. Le vin à l’épreuve des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Epure, pp.147-159, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536399v1</w:t>
+                <w:t xml:space="preserve">hal-03536390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique des pratiques de recherche liées au numérique en SIC : le rôle de la Société Française des Sciences de l’Information et de la Communication.</w:t>
               </w:r>
@@ -2758,1656 +2758,1846 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que former à l’IA peut/veut dire pour l’intégration de la littératie numérique dans les formations en communication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Durampart</w:t>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arruabarrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Romele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIGITALISATION DES PRATIQUES EN ÉDUCATION : RISQUES, VALEURS ET OPPORTUNITÉS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ticemed 14, Oct 2024, Le caire, Égypte</w:t>
+              <w:t xml:space="preserve">ORBICOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04772108v1</w:t>
+                <w:t xml:space="preserve">hal-05565564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate information in the challenge of creative and transnational tensions, the case of NowU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Béasse</w:t>
+                <w:t xml:space="preserve">Analyse du discours promotionnel du robot humanoïde SOPHIA via les médias socio-numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SACM / SGKM Annual Conference "Sustainability and Resilience in Communication and the Media"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swiss Association of Communication and Media Research (SACM); Université de Neuchâtel, Académie du journalisme et des médias, Apr 2024, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">« Sciences, Savoirs et Sociétés,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853094v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jehel</w:t>
+                <w:t xml:space="preserve">Ce que former à l’IA peut/veut dire pour l’intégration de la littératie numérique dans les formations en communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DIGITALISATION DES PRATIQUES EN ÉDUCATION : RISQUES, VALEURS ET OPPORTUNITÉS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ticemed 14, Oct 2024, Le caire, Égypte</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765283v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner en ligne en temps de crise sanitaire : transformations des pratiques et enjeux de vie privée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Barats</w:t>
+                <w:t xml:space="preserve">Climate information in the challenge of creative and transnational tensions, the case of NowU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Béasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">SACM / SGKM Annual Conference "Sustainability and Resilience in Communication and the Media"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swiss Association of Communication and Media Research (SACM); Université de Neuchâtel, Académie du journalisme et des médias, Apr 2024, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656346v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à une réflexion éthique sur la recherche liée à des données numériques.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux éthiques dans l’enquête en sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/hhpw-pk03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536420v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éthique des pratiques de recherche liées au numérique en SIC.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+                <w:t xml:space="preserve">Enseigner en ligne en temps de crise sanitaire : transformations des pratiques et enjeux de vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème conférence « Document numérique &amp; société »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536416v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical research in the era of Digital Studies : the French point of view.</w:t>
+                <w:t xml:space="preserve">Contribution à une réflexion éthique sur la recherche liée à des données numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euopean Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">Enjeux éthiques dans l’enquête en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536418v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent french perspectives on temporalities in media and communication research</w:t>
+                <w:t xml:space="preserve">L’éthique des pratiques de recherche liées au numérique en SIC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The mediatization of time : new perspectives on media, data and temporality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">6ème conférence « Document numérique &amp; société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536414v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The french (?) point of view on internet research ethics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethical research in the era of Digital Studies : the French point of view.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Euvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networked publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">7th Euopean Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536411v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC et SIC une relation propice à une synthèse méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent french perspectives on temporalities in media and communication research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème Congrès de la Sfsic : "Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC - Société Française des Sciences de l'Information et de la Communication, Jun 2014, Toulon, France. pp.8</w:t>
+              <w:t xml:space="preserve">The mediatization of time : new perspectives on media, data and temporality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314976v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures et Créativité - Cultures de créativité : Exploration des contraintes culturelles de l’agir créatif</w:t>
+                <w:t xml:space="preserve">The french (?) point of view on internet research ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Euvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82° Congrès de l'ACFAS, Colloque n°409 "Injonction de créativité et création sous contrainte : parallèles entre secteur culturel et monde du travail à l'épreuve du numérique" </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2014, Montréal, Canada. pp.47--53</w:t>
+              <w:t xml:space="preserve">Networked publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314977v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience d’écriture multi-auteur hybride, en ligne et en coprésence : une étude de cas</w:t>
+                <w:t xml:space="preserve">MOOC et SIC une relation propice à une synthèse méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ACFAS "Les enjeux de la lecture numérique : de l'Ipad à Jules Verne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XIXème Congrès de la Sfsic : "Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC - Société Française des Sciences de l'Information et de la Communication, Jun 2014, Toulon, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325367v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la refiguration normative : la collaboration interculturelle face au contraintes du dispositif numérique</w:t>
+                <w:t xml:space="preserve">Cultures et Créativité - Cultures de créativité : Exploration des contraintes culturelles de l’agir créatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, France. pp.339</w:t>
+              <w:t xml:space="preserve">82° Congrès de l'ACFAS, Colloque n°409 "Injonction de créativité et création sous contrainte : parallèles entre secteur culturel et monde du travail à l'épreuve du numérique" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2014, Montréal, Canada. pp.47--53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839272v4</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’environnement numérique dans l’émergence d’une communauté de communication interculturelle en ligne – isotopie et axiologie dispositive</w:t>
+                <w:t xml:space="preserve">Expérience d’écriture multi-auteur hybride, en ligne et en coprésence : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Organisations, performativité et engagement", 80e Congrès ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2012, Montréal, Canada. pp.125--137</w:t>
+              <w:t xml:space="preserve">Colloque ACFAS "Les enjeux de la lecture numérique : de l'Ipad à Jules Verne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314978v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias sociaux, microblogging et environnements personnels d'apprentissage : entre loisir relationnel et circulation du savoir</w:t>
+                <w:t xml:space="preserve">Penser la refiguration normative : la collaboration interculturelle face au contraintes du dispositif numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 463 "Expériences de loisirs et circulation du savoir", congrès ACFAS 2012 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325387v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839272v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence territoriale, une notion pertinente à distance ?</w:t>
+                <w:t xml:space="preserve">Le rôle de l’environnement numérique dans l’émergence d’une communauté de communication interculturelle en ligne – isotopie et axiologie dispositive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international TICEDUCATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal May 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">"Organisations, performativité et engagement", 80e Congrès ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2012, Montréal, Canada. pp.125--137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325381v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des TICE à l'épreuve de l'interculturalité, Analyse comparative de trois associations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’intelligence territoriale, une notion pertinente à distance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Comunicación, control y resistencias", IV Congreso Internacional Latina de Comunicación Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CILCS - Congreso Internacional Latina de Comunicación Social, Dec 2012, Ténérife, Espagne</w:t>
+              <w:t xml:space="preserve">Colloque international TICEDUCATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314979v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invitation, scène, territoire</w:t>
+                <w:t xml:space="preserve">Médias sociaux, microblogging et environnements personnels d'apprentissage : entre loisir relationnel et circulation du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDIAS 09 : entre communautés et mobilite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France. http://www.medias09.univ-cezanne.fr/</w:t>
+              <w:t xml:space="preserve">Colloque 463 "Expériences de loisirs et circulation du savoir", congrès ACFAS 2012 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492554v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural identities in the flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages des TICE à l'épreuve de l'interculturalité, Analyse comparative de trois associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Attitudes Towards Communication and Technology (CATAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nîmes, France. pp.422-430</w:t>
+              <w:t xml:space="preserve">"Comunicación, control y resistencias", IV Congreso Internacional Latina de Comunicación Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CILCS - Congreso Internacional Latina de Comunicación Social, Dec 2012, Ténérife, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492552v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invitation, scène, territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEDIAS 09 : entre communautés et mobilite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France. http://www.medias09.univ-cezanne.fr/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural identities in the flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Attitudes Towards Communication and Technology (CATAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nîmes, France. pp.422-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et co-construction interactive en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et Usages organisationnels des sciences et technologies de l'information et de la communication 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Rennes, France. pp.252-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4417,51 +4607,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French-German Communication Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Averbeck-Lietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4503,73 +4693,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Media Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et fonction communication : Rencontre et esquisses paradigmatiques autour de la relation au public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4598,65 +4788,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (1), 2019, 978-2-84932-110-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4724,51 +4914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99620AC1"/>
+    <w:nsid w:val="10235D6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4955,51 +5145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carsten-wilhelm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5037-4946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140311009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemi Baruh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Quinn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Epstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Masur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051251344460" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averbeck-Lietz St&#233;phanie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32376/d895a0ea.9aea0574" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Dimitry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siibak Nicholas John Et Andra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.5790" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Havard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malick Diouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zouari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Averbeck-Lietz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11616-019-00504-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.8.79-107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-4514C86N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386149v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vive-la-technologie/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47276" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel B&#233;asse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656346v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Euvrard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00839272v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492552v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carsten-wilhelm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5037-4946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140311009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemi Baruh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Quinn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Epstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Masur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051251344460" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averbeck-Lietz St&#233;phanie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32376/d895a0ea.9aea0574" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Dimitry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siibak Nicholas John Et Andra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.5790" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Havard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malick Diouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zouari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Averbeck-Lietz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11616-019-00504-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.8.79-107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-4514C86N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386149v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vive-la-technologie/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47276" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel B&#233;asse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Euvrard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00839272v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>