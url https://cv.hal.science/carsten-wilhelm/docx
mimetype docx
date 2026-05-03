--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -669,187 +669,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche socio-culturelle et comparative des représentations du numérique. Vie privée et « hygiène de vie numérique » en Allemagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment apprivoiser son public avec un robot dit social ? La &amp;lt;i&amp;gt;sentience artificielle ventriloque&amp;lt;/i&amp;gt; de la société Hanson Robotics Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Intelligence artificielle, pratiques sociales et politiques publiques, 10, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ctd.5790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536491v1</w:t>
+                <w:t xml:space="preserve">hal-03536483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment apprivoiser son public avec un robot dit social ? La &amp;lt;i&amp;gt;sentience artificielle ventriloque&amp;lt;/i&amp;gt; de la société Hanson Robotics Limited</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche socio-culturelle et comparative des représentations du numérique. Vie privée et « hygiène de vie numérique » en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Représentation(s) et Numérique(s). Partie 2, 10 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ctd.5790⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03536483v1</w:t>
+                <w:t xml:space="preserve">hal-03536491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un imam &amp;quot;connecté&amp;quot; au Sénégal. Auto-entreprenariat religieux et stratégie &amp;quot;agendatique</w:t>
               </w:r>
@@ -1679,276 +1679,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injonction de créativité et création sous contrainte : parallèles entre secteur culturel et monde du travail à l’épreuve du numérique Actes du colloque</w:t>
+                <w:t xml:space="preserve">Vive la technologie ? Traité de bricolage réfléchi pour épris de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Bis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monjaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, 978-2-9549392-0-9 / 9782954939209</w:t>
+              <w:t xml:space="preserve">Vacher, Béatrice. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92 p., 2014, 978-2-35671-071-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664813v1</w:t>
+                <w:t xml:space="preserve">halshs-02386149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vive la technologie ? Traité de bricolage réfléchi pour épris de liberté</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Injonction de créativité et création sous contrainte : parallèles entre secteur culturel et monde du travail à l’épreuve du numérique Actes du colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vacher, Béatrice. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2014, 978-2-9549392-0-9 / 9782954939209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses des Mines</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02386149v2</w:t>
+                <w:t xml:space="preserve">hal-03664813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2072,225 +2072,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de professionnalisation des vins du Jura</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vin et altérité dans un monde numérique : pour une approche info-communicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Andréys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Théodore Georgopoulos; Aloïs Kanyinda; Emmanuelle Leclercq; Aurélie Melin; Aurélie Ringeval-Deluze; Ariel Sévilla; Yves Tesson; Benoît Verdier. </w:t>
+              <w:t xml:space="preserve">Augustin Voegele; Sonia Goldblum; Thomas Nicklas; Frédérique Toudoire-Surlapierre; Michel Faure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vigne et la vin. Transformation des filières et des acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.241-255, 2020</w:t>
+              <w:t xml:space="preserve">Vin et altérité. Le vin à l’épreuve des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Epure, pp.147-159, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536399v1</w:t>
+                <w:t xml:space="preserve">hal-03536390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vin et altérité dans un monde numérique : pour une approche info-communicationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs de professionnalisation des vins du Jura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Andréys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Augustin Voegele; Sonia Goldblum; Thomas Nicklas; Frédérique Toudoire-Surlapierre; Michel Faure. </w:t>
+              <w:t xml:space="preserve">Théodore Georgopoulos; Aloïs Kanyinda; Emmanuelle Leclercq; Aurélie Melin; Aurélie Ringeval-Deluze; Ariel Sévilla; Yves Tesson; Benoît Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vin et altérité. Le vin à l’épreuve des sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Epure, pp.147-159, 2020</w:t>
+              <w:t xml:space="preserve">La vigne et la vin. Transformation des filières et des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.241-255, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536390v1</w:t>
+                <w:t xml:space="preserve">hal-03536399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique des pratiques de recherche liées au numérique en SIC : le rôle de la Société Française des Sciences de l’Information et de la Communication.</w:t>
               </w:r>
@@ -2758,51 +2758,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2900,502 +2900,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du discours promotionnel du robot humanoïde SOPHIA via les médias socio-numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
+                <w:t xml:space="preserve">Climate information in the challenge of creative and transnational tensions, the case of NowU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Béasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Sciences, Savoirs et Sociétés,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, 2024, Ottawa (Canada), Canada</w:t>
+              <w:t xml:space="preserve">SACM / SGKM Annual Conference "Sustainability and Resilience in Communication and the Media"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swiss Association of Communication and Media Research (SACM); Université de Neuchâtel, Académie du journalisme et des médias, Apr 2024, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583310v1</w:t>
+                <w:t xml:space="preserve">hal-04853094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que former à l’IA peut/veut dire pour l’intégration de la littératie numérique dans les formations en communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIGITALISATION DES PRATIQUES EN ÉDUCATION : RISQUES, VALEURS ET OPPORTUNITÉS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ticemed 14, Oct 2024, Le caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04772108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate information in the challenge of creative and transnational tensions, the case of NowU</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SACM / SGKM Annual Conference "Sustainability and Resilience in Communication and the Media"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Dec 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/hhpw-pk03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04853094v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner en ligne en temps de crise sanitaire : transformations des pratiques et enjeux de vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les adolescents face aux enjeux de la privacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/hhpw-pk03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04765283v1</w:t>
+                <w:t xml:space="preserve">hal-03656346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner en ligne en temps de crise sanitaire : transformations des pratiques et enjeux de vie privée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Barats</w:t>
+                <w:t xml:space="preserve">Ethical research in the era of Digital Studies : the French point of view.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">7th Euopean Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656346v1</w:t>
+                <w:t xml:space="preserve">hal-03536418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une réflexion éthique sur la recherche liée à des données numériques.</w:t>
               </w:r>
@@ -3539,1065 +3539,983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical research in the era of Digital Studies : the French point of view.</w:t>
+                <w:t xml:space="preserve">Recent french perspectives on temporalities in media and communication research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euopean Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">The mediatization of time : new perspectives on media, data and temporality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536418v1</w:t>
+                <w:t xml:space="preserve">hal-03536414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent french perspectives on temporalities in media and communication research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The french (?) point of view on internet research ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Euvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The mediatization of time : new perspectives on media, data and temporality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">Networked publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536414v1</w:t>
+                <w:t xml:space="preserve">hal-03536411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The french (?) point of view on internet research ethics</w:t>
+                <w:t xml:space="preserve">MOOC et SIC une relation propice à une synthèse méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Euvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networked publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">XIXème Congrès de la Sfsic : "Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC - Société Française des Sciences de l'Information et de la Communication, Jun 2014, Toulon, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536411v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC et SIC une relation propice à une synthèse méthodologique</w:t>
+                <w:t xml:space="preserve">Cultures et Créativité - Cultures de créativité : Exploration des contraintes culturelles de l’agir créatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème Congrès de la Sfsic : "Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC - Société Française des Sciences de l'Information et de la Communication, Jun 2014, Toulon, France. pp.8</w:t>
+              <w:t xml:space="preserve">82° Congrès de l'ACFAS, Colloque n°409 "Injonction de créativité et création sous contrainte : parallèles entre secteur culturel et monde du travail à l'épreuve du numérique" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2014, Montréal, Canada. pp.47--53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314976v1</w:t>
+                <w:t xml:space="preserve">hal-01314977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures et Créativité - Cultures de créativité : Exploration des contraintes culturelles de l’agir créatif</w:t>
+                <w:t xml:space="preserve">Expérience d’écriture multi-auteur hybride, en ligne et en coprésence : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82° Congrès de l'ACFAS, Colloque n°409 "Injonction de créativité et création sous contrainte : parallèles entre secteur culturel et monde du travail à l'épreuve du numérique" </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2014, Montréal, Canada. pp.47--53</w:t>
+              <w:t xml:space="preserve">Colloque ACFAS "Les enjeux de la lecture numérique : de l'Ipad à Jules Verne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314977v1</w:t>
+                <w:t xml:space="preserve">hal-01325367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience d’écriture multi-auteur hybride, en ligne et en coprésence : une étude de cas</w:t>
+                <w:t xml:space="preserve">Penser la refiguration normative : la collaboration interculturelle face au contraintes du dispositif numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ACFAS "Les enjeux de la lecture numérique : de l'Ipad à Jules Verne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325367v1</w:t>
+                <w:t xml:space="preserve">hal-00839272v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la refiguration normative : la collaboration interculturelle face au contraintes du dispositif numérique</w:t>
+                <w:t xml:space="preserve">L’intelligence territoriale, une notion pertinente à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, France. pp.339</w:t>
+              <w:t xml:space="preserve">Colloque international TICEDUCATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839272v4</w:t>
+                <w:t xml:space="preserve">hal-01325381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’environnement numérique dans l’émergence d’une communauté de communication interculturelle en ligne – isotopie et axiologie dispositive</w:t>
+                <w:t xml:space="preserve">Médias sociaux, microblogging et environnements personnels d'apprentissage : entre loisir relationnel et circulation du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Organisations, performativité et engagement", 80e Congrès ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2012, Montréal, Canada. pp.125--137</w:t>
+              <w:t xml:space="preserve">Colloque 463 "Expériences de loisirs et circulation du savoir", congrès ACFAS 2012 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314978v1</w:t>
+                <w:t xml:space="preserve">hal-01325387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence territoriale, une notion pertinente à distance ?</w:t>
+                <w:t xml:space="preserve">Le rôle de l’environnement numérique dans l’émergence d’une communauté de communication interculturelle en ligne – isotopie et axiologie dispositive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international TICEDUCATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal May 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">"Organisations, performativité et engagement", 80e Congrès ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2012, Montréal, Canada. pp.125--137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325381v1</w:t>
+                <w:t xml:space="preserve">hal-01314978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias sociaux, microblogging et environnements personnels d'apprentissage : entre loisir relationnel et circulation du savoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages des TICE à l'épreuve de l'interculturalité, Analyse comparative de trois associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 463 "Expériences de loisirs et circulation du savoir", congrès ACFAS 2012 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">"Comunicación, control y resistencias", IV Congreso Internacional Latina de Comunicación Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CILCS - Congreso Internacional Latina de Comunicación Social, Dec 2012, Ténérife, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325387v1</w:t>
+                <w:t xml:space="preserve">hal-01314979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des TICE à l'épreuve de l'interculturalité, Analyse comparative de trois associations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invitation, scène, territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Comunicación, control y resistencias", IV Congreso Internacional Latina de Comunicación Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CILCS - Congreso Internacional Latina de Comunicación Social, Dec 2012, Ténérife, Espagne</w:t>
+              <w:t xml:space="preserve">MEDIAS 09 : entre communautés et mobilite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France. http://www.medias09.univ-cezanne.fr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314979v1</w:t>
+                <w:t xml:space="preserve">hal-00492554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invitation, scène, territoire</w:t>
+                <w:t xml:space="preserve">Cultural identities in the flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDIAS 09 : entre communautés et mobilite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France. http://www.medias09.univ-cezanne.fr/</w:t>
+              <w:t xml:space="preserve">Cultural Attitudes Towards Communication and Technology (CATAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nîmes, France. pp.422-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492554v1</w:t>
+                <w:t xml:space="preserve">hal-00492552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural identities in the flow</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diversité et co-construction interactive en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et Usages organisationnels des sciences et technologies de l'information et de la communication 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Rennes, France. pp.252-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4607,51 +4525,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French-German Communication Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Averbeck-Lietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4693,73 +4611,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Media Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et fonction communication : Rencontre et esquisses paradigmatiques autour de la relation au public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4788,65 +4706,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (1), 2019, 978-2-84932-110-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4914,51 +4832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10235D6F"/>
+    <w:nsid w:val="70DE0118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5145,51 +5063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carsten-wilhelm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5037-4946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140311009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemi Baruh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Quinn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Epstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Masur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051251344460" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averbeck-Lietz St&#233;phanie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32376/d895a0ea.9aea0574" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Dimitry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siibak Nicholas John Et Andra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.5790" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Havard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malick Diouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zouari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Averbeck-Lietz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11616-019-00504-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.8.79-107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-4514C86N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386149v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vive-la-technologie/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47276" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel B&#233;asse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Euvrard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00839272v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325387v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carsten-wilhelm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5037-4946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140311009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemi Baruh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Quinn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Epstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Masur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051251344460" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averbeck-Lietz St&#233;phanie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32376/d895a0ea.9aea0574" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Dimitry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siibak Nicholas John Et Andra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.5790" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Havard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malick Diouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zouari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Averbeck-Lietz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11616-019-00504-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.8.79-107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-4514C86N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386149v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vive-la-technologie/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47276" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853094v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel B&#233;asse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Euvrard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00839272v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>