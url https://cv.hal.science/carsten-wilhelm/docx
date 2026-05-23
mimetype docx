--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -362,269 +362,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Stimulating the (Still) Neglected German-French Milieu in Communication and Media Studies</w:t>
+                <w:t xml:space="preserve">Les robots humanoïdes peuvent-ils nous faire croire qu’ils ressentent des émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averbeck-Lietz Stéphanie</w:t>
+                <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Media Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [7 p.]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04619796v1</w:t>
+                <w:t xml:space="preserve">hal-04027381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les robots humanoïdes peuvent-ils nous faire croire qu’ils ressentent des émotions ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding and Stimulating the (Still) Neglected German-French Milieu in Communication and Media Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Averbeck-Lietz Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">History of Media Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32376/d895a0ea.9aea0574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027381v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04619796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement en ligne et vie privée : premiers résultats d’une enquête comparative en Estonie, en France et en Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epstein Dimitry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -669,230 +669,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment apprivoiser son public avec un robot dit social ? La &amp;lt;i&amp;gt;sentience artificielle ventriloque&amp;lt;/i&amp;gt; de la société Hanson Robotics Limited</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Approche socio-culturelle et comparative des représentations du numérique. Vie privée et « hygiène de vie numérique » en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Représentation(s) et Numérique(s). Partie 2, 10 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536483v1</w:t>
+                <w:t xml:space="preserve">hal-03536491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche socio-culturelle et comparative des représentations du numérique. Vie privée et « hygiène de vie numérique » en Allemagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comment apprivoiser son public avec un robot dit social ? La &amp;lt;i&amp;gt;sentience artificielle ventriloque&amp;lt;/i&amp;gt; de la société Hanson Robotics Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Intelligence artificielle, pratiques sociales et politiques publiques, 10, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ctd.5790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536491v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un imam &amp;quot;connecté&amp;quot; au Sénégal. Auto-entreprenariat religieux et stratégie &amp;quot;agendatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malick Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -952,51 +952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants et migrations en SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Scopsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1043,77 +1043,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du numéro : &amp;quot;Design et fonction communication : Rencontre et esquisses paradigmatiques autour de la relation au public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Mitropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1138,77 +1138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Mitropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Design et fonction communication - Rencontre et esquisses paradigmatiques autour de la relation au public, 8 (1), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1246,77 +1246,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication studies in France: looking for a “Terre du milieu”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Averbeck-Lietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publizistik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (3), pp.363-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1350,51 +1350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les SIC face à l'impératif interculturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1419,51 +1419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence d'une culture communicationnelle au sein d'un dispositif international en ligne : distances géoculturelles et proximité axiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8/2010 (1), pp.79-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1509,51 +1509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs interculturels à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Communication Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (2 &amp; 3), pp.55-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1610,51 +1610,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique, éducation et apprentissage : Enjeux communicationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1679,276 +1679,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vive la technologie ? Traité de bricolage réfléchi pour épris de liberté</w:t>
+                <w:t xml:space="preserve">Injonction de créativité et création sous contrainte : parallèles entre secteur culturel et monde du travail à l’épreuve du numérique Actes du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vacher, Béatrice. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 92 p., 2014, 978-2-35671-071-0</w:t>
+              <w:t xml:space="preserve">2014, 978-2-9549392-0-9 / 9782954939209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02386149v2</w:t>
+                <w:t xml:space="preserve">hal-03664813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injonction de créativité et création sous contrainte : parallèles entre secteur culturel et monde du travail à l’épreuve du numérique Actes du colloque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vive la technologie ? Traité de bricolage réfléchi pour épris de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanita Andonova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Bis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monjaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vacher, Béatrice. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92 p., 2014, 978-2-35671-071-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-France Kogan</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03664813v1</w:t>
+                <w:t xml:space="preserve">halshs-02386149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1966,77 +1966,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnement éthique par rapport au numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dolbeau-Bandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Paquienséguy; Nicolas Pélissier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner les Humanités Numériques. Positions et propositions des Sic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2104,51 +2104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Andréys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augustin Voegele; Sonia Goldblum; Thomas Nicklas; Frédérique Toudoire-Surlapierre; Michel Faure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vin et altérité. Le vin à l’épreuve des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Epure, pp.147-159, 2020</w:t>
@@ -2203,51 +2203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Andréys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Théodore Georgopoulos; Aloïs Kanyinda; Emmanuelle Leclercq; Aurélie Melin; Aurélie Ringeval-Deluze; Ariel Sévilla; Yves Tesson; Benoît Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vigne et la vin. Transformation des filières et des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.241-255, 2020</w:t>
@@ -2289,51 +2289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique des pratiques de recherche liées au numérique en SIC : le rôle de la Société Française des Sciences de l’Information et de la Communication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éthique en contexte info-communicationnel numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-111, 2018</w:t>
@@ -2362,51 +2362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Context of Internet Studies: Sociability and digital practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2461,51 +2461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC et SIC - une relation propice à une synthèse méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collet Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique, éducation et apprentissage : Enjeux communicationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2547,51 +2547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la décentration à la refiguration : trajectoires interculturelles en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonflis; Philippe Dumas; Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TICE et multiculturalités : Usages, publics et dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN - Éditions universitaires de Lorraine, pp.217-231, 2015, 978-2-8143-0264-8</w:t>
@@ -2620,51 +2620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auteurs, ressources et personnalisation de l’apprentissage en e-learning : une analyse communicationnelle d’un glissement incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnet, Rosette and Raichvarg, Daniel and Bonnet, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et intelligence du social : Acteurs, auteurs ou spectateurs des savoirs, de l’éducation et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, L’Harmattan, pp.43--58, 2014, Communication et civilisation, 978-2-336-30254-6</w:t>
@@ -2693,51 +2693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociabilité numérique et apprentissage en ligne – modélisation interactionnelle et engagement individuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcotte, Pascale and Thévenin, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences et transmission des savoirs : culture et loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.57--71, 2014, 978-2-343-03432-4</w:t>
@@ -2811,51 +2811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Arruabarrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2900,204 +2900,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate information in the challenge of creative and transnational tensions, the case of NowU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que former à l’IA peut/veut dire pour l’intégration de la littératie numérique dans les formations en communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Béasse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SACM / SGKM Annual Conference "Sustainability and Resilience in Communication and the Media"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swiss Association of Communication and Media Research (SACM); Université de Neuchâtel, Académie du journalisme et des médias, Apr 2024, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">DIGITALISATION DES PRATIQUES EN ÉDUCATION : RISQUES, VALEURS ET OPPORTUNITÉS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ticemed 14, Oct 2024, Le caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853094v1</w:t>
+                <w:t xml:space="preserve">halshs-04772108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que former à l’IA peut/veut dire pour l’intégration de la littératie numérique dans les formations en communication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate information in the challenge of creative and transnational tensions, the case of NowU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Durampart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Muriel Béasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIGITALISATION DES PRATIQUES EN ÉDUCATION : RISQUES, VALEURS ET OPPORTUNITÉS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ticemed 14, Oct 2024, Le caire, Égypte</w:t>
+              <w:t xml:space="preserve">SACM / SGKM Annual Conference "Sustainability and Resilience in Communication and the Media"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swiss Association of Communication and Media Research (SACM); Université de Neuchâtel, Académie du journalisme et des médias, Apr 2024, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04772108v1</w:t>
+                <w:t xml:space="preserve">hal-04853094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoprivacy - La faible prise de conscience des enjeux des stratégies des plate-formes numériques</w:t>
               </w:r>
@@ -3230,51 +3230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner en ligne en temps de crise sanitaire : transformations des pratiques et enjeux de vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3293,152 +3293,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical research in the era of Digital Studies : the French point of view.</w:t>
+                <w:t xml:space="preserve">L’éthique des pratiques de recherche liées au numérique en SIC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euopean Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">6ème conférence « Document numérique &amp; société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536418v1</w:t>
+                <w:t xml:space="preserve">hal-03536416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une réflexion éthique sur la recherche liée à des données numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux éthiques dans l’enquête en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3457,152 +3457,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éthique des pratiques de recherche liées au numérique en SIC.</w:t>
+                <w:t xml:space="preserve">Ethical research in the era of Digital Studies : the French point of view.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème conférence « Document numérique &amp; société »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7th Euopean Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536416v1</w:t>
+                <w:t xml:space="preserve">hal-03536418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent french perspectives on temporalities in media and communication research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The mediatization of time : new perspectives on media, data and temporality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3627,51 +3627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The french (?) point of view on internet research ethics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3722,51 +3722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC et SIC une relation propice à une synthèse méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème Congrès de la Sfsic : "Penser les techniques et les technologies : Apports des Sciences de l'Information et de la Communication et perspectives de recherches"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC - Société Française des Sciences de l'Information et de la Communication, Jun 2014, Toulon, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3791,51 +3791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures et Créativité - Cultures de créativité : Exploration des contraintes culturelles de l’agir créatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82° Congrès de l'ACFAS, Colloque n°409 "Injonction de créativité et création sous contrainte : parallèles entre secteur culturel et monde du travail à l'épreuve du numérique" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2014, Montréal, Canada. pp.47--53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3860,51 +3860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience d’écriture multi-auteur hybride, en ligne et en coprésence : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ACFAS "Les enjeux de la lecture numérique : de l'Ipad à Jules Verne"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3929,51 +3929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la refiguration normative : la collaboration interculturelle face au contraintes du dispositif numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, France. pp.339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3992,126 +3992,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839272v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence territoriale, une notion pertinente à distance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le rôle de l’environnement numérique dans l’émergence d’une communauté de communication interculturelle en ligne – isotopie et axiologie dispositive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international TICEDUCATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal May 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">"Organisations, performativité et engagement", 80e Congrès ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2012, Montréal, Canada. pp.125--137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01325381v1</w:t>
+                <w:t xml:space="preserve">hal-01314978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias sociaux, microblogging et environnements personnels d'apprentissage : entre loisir relationnel et circulation du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 463 "Expériences de loisirs et circulation du savoir", congrès ACFAS 2012 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4130,152 +4130,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’environnement numérique dans l’émergence d’une communauté de communication interculturelle en ligne – isotopie et axiologie dispositive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’intelligence territoriale, une notion pertinente à distance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Organisations, performativité et engagement", 80e Congrès ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas - Association francophone pour le savoir, May 2012, Montréal, Canada. pp.125--137</w:t>
+              <w:t xml:space="preserve">Colloque international TICEDUCATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314978v1</w:t>
+                <w:t xml:space="preserve">hal-01325381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des TICE à l'épreuve de l'interculturalité, Analyse comparative de trois associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Comunicación, control y resistencias", IV Congreso Internacional Latina de Comunicación Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CILCS - Congreso Internacional Latina de Comunicación Social, Dec 2012, Ténérife, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4300,51 +4300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invitation, scène, territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDIAS 09 : entre communautés et mobilite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Aix-en-Provence, France. http://www.medias09.univ-cezanne.fr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4369,51 +4369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural identities in the flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Attitudes Towards Communication and Technology (CATAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nîmes, France. pp.422-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4438,51 +4438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et co-construction interactive en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et Usages organisationnels des sciences et technologies de l'information et de la communication 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Rennes, France. pp.252-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4552,77 +4552,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French-German Communication Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Averbeck-Lietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Media Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4647,77 +4647,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et fonction communication : Rencontre et esquisses paradigmatiques autour de la relation au public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Mitropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (1), 2019, 978-2-84932-110-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4832,51 +4832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70DE0118"/>
+    <w:nsid w:val="1833DAEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5063,51 +5063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carsten-wilhelm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5037-4946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140311009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemi Baruh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Quinn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Epstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Masur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051251344460" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averbeck-Lietz St&#233;phanie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32376/d895a0ea.9aea0574" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Dimitry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siibak Nicholas John Et Andra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.5790" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Havard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malick Diouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zouari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Averbeck-Lietz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11616-019-00504-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.8.79-107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-4514C86N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386149v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vive-la-technologie/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47276" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853094v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel B&#233;asse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Euvrard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00839272v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carsten-wilhelm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5037-4946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140311009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lutz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemi Baruh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Quinn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Epstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Masur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20563051251344460" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dolbeau-Bandin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Averbeck-Lietz St&#233;phanie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32376/d895a0ea.9aea0574" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epstein Dimitry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siibak Nicholas John Et Andra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.5790" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Havard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malick Diouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Zouari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Averbeck-Lietz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11616-019-00504-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.8.79-107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-4514C86N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386149v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/vive-la-technologie/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325359v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47276" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel B&#233;asse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765283v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/hhpw-pk03" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536411v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Euvrard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00839272v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492554v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>