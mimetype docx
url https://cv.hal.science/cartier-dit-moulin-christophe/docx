--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -636,3323 +636,3189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Scale Evidence of the Switching Mechanism in a Photomagnetic CoFe Dinuclear Prussian Blue Analogue</w:t>
+                <w:t xml:space="preserve">Weak Ferromagnetic Interaction at the Surface of the Ferrimagnetic Rb 2 Co 4 [Fe(CN) 6 ] 3.3 ·11H 2 O Photoexcited State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf Fatima Jafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dmitri Mitcov</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameĺie Bordage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameĺie Juhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b10484⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (13), pp.7610-7619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333007v1</w:t>
+                <w:t xml:space="preserve">hal-02323259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Ferromagnetic Interaction at the Surface of the Ferrimagnetic Rb 2 Co 4 [Fe(CN) 6 ] 3.3 ·11H 2 O Photoexcited State</w:t>
+                <w:t xml:space="preserve">Large Orbital Magnetic Moment Measured in the [TpFe(III)(CN)3](-) Precursor of Photomagnetic Molecular Prussian Blue Analogues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf Fatima Jafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ameĺie Juhin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia S Koumousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainctavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (13), pp.7610-7619. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 55 (14), pp.6980-6987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02323259v1</w:t>
+                <w:t xml:space="preserve">hal-01347984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Orbital Magnetic Moment Measured in the [TpFe(III)(CN)3](-) Precursor of Photomagnetic Molecular Prussian Blue Analogues.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vivien Schuler</w:t>
+                <w:t xml:space="preserve">Enhancing the magnetic anisotropy of maghemite nanoparticles via the surface coordination of molecular complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niéli Daffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.10139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00664⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01347984v1</w:t>
+                <w:t xml:space="preserve">hal-01390543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the magnetic anisotropy of maghemite nanoparticles via the surface coordination of molecular complexes</w:t>
+                <w:t xml:space="preserve">Magnetic Anisotropy of Cyanide-Bridged Core and Core-Shell Coordination Nanoparticles Probed by X-ray Magnetic Circular Dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nader Yaacoub</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cartier Dit Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.6685-6694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201203609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms10139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01390543v1</w:t>
+                <w:t xml:space="preserve">hal-00982060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Anisotropy of Cyanide-Bridged Core and Core-Shell Coordination Nanoparticles Probed by X-ray Magnetic Circular Dichroism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Prado</w:t>
+                <w:t xml:space="preserve">Investigation of the photoinduced magnetization of copper octacyanomolybdates nanoparticles by X-ray magnetic circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cartier Dit Moulin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (1), pp.222-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja204594a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201203609⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00982060v1</w:t>
+                <w:t xml:space="preserve">hal-00661289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the photoinduced magnetization of copper octacyanomolybdates nanoparticles by X-ray magnetic circular dichroism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lisnard</w:t>
+                <w:t xml:space="preserve">A chemical model of intermediate states implied in the switching properties of CoFe Prussian blue analogues: how a cell parameter lengthening can cause a crystal field parameter increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Cafun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cartier Dit Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Fornasieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Catala</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Brioisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cite this:NewJ. Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.2074-2080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1nj20180h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja204594a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00661289v1</w:t>
+                <w:t xml:space="preserve">hal-01021373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical model of intermediate states implied in the switching properties of CoFe Prussian blue analogues: how a cell parameter lengthening can cause a crystal field parameter increase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Photoinduced magnetization on Mo ion in copper octacyanomolybdate : an x-ray magnetic circular dichroism investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cartier Dit Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valerie Brioisa</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bachschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Marvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cite this:NewJ. Chem.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (1), pp.593-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9087699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1nj20180h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01021373v1</w:t>
+                <w:t xml:space="preserve">hal-00467036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced magnetization on Mo ion in copper octacyanomolybdate : an x-ray magnetic circular dichroism investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Marvaud</w:t>
+                <w:t xml:space="preserve">X-Ray Magnetic Circular Dichroism Picks out Single-Molecule Magnets Suitable for Nanodevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pineider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainctavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantxa Fraile-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (2), pp.167-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200801883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp9087699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00467036v1</w:t>
+                <w:t xml:space="preserve">hal-00982330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Magnetic Circular Dichroism Picks out Single-Molecule Magnets Suitable for Nanodevices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arantxa Fraile-Rodriguez</w:t>
+                <w:t xml:space="preserve">Remnant magnetization of Fe8 high-spin molecules: X-ray magnetic circular dichroism at 300 mK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Sainctavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cartier Dit Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kappler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Ghigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101, pp.113920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2745318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.200801883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00982330v1</w:t>
+                <w:t xml:space="preserve">hal-00195313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remnant magnetization of Fe8 high-spin molecules: X-ray magnetic circular dichroism at 300 mK</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Structural Rearrangements Induced by Photoexcitation in a RbCoFe Prussian Blue Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cartier Dit Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Cafun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bleuzen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.1287-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200603829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2745318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00195313v1</w:t>
+                <w:t xml:space="preserve">hal-00172585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Rearrangements Induced by Photoexcitation in a RbCoFe Prussian Blue Derivative</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photoinduced Magnetization in Copper Otacyanomolybdate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin-Ichi Ohkoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Tokoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiya Hozumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhito Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200603829⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (1), pp.270 - 277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0559092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00172585v1</w:t>
+                <w:t xml:space="preserve">hal-00018458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Magnetization in Copper Otacyanomolybdate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kazuhito Hashimoto</w:t>
+                <w:t xml:space="preserve">The Co Ligand Field: A Key Parameter in Photomagnetic CoFe Prussian Blue Derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Escax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Zacchigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cartier-Dit-Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja0559092⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 117, pp.4876-4879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.200500647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00018458v1</w:t>
+                <w:t xml:space="preserve">hal-00083117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Co Ligand Field: A Key Parameter in Photomagnetic CoFe Prussian Blue Derivatives.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cartier-Dit-Moulin</w:t>
+                <w:t xml:space="preserve">XMCD Investigation of Spin Disorder in -Fe2O3 Nanoparticles at the Fe L2,3 Edges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brice-Profeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Arrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tronc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Cartier-Dit-Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, T115, pp.226-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00083117v1</w:t>
+                <w:t xml:space="preserve">hal-00083109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMCD Investigation of Spin Disorder in -Fe2O3 Nanoparticles at the Fe L2,3 Edges.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch. Cartier-Dit-Moulin</w:t>
+                <w:t xml:space="preserve">Influence of the synthesis parameters on the cationic distribution of ZnFe2O4 nanoparticles obtained by forced hydrolysis in polyol medium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marhic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 345-346, pp.658-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083109v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the synthesis parameters on the cationic distribution of ZnFe2O4 nanoparticles obtained by forced hydrolysis in polyol medium.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Marhic</w:t>
+                <w:t xml:space="preserve">Size effect on local magnetic moments in ferrimagnetic molecular complexes: an XMCD investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sainctavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Zacchigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zangrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.162⟩</w:t>
+              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 134 (2), pp.277-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00706-002-0536-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00086865v1</w:t>
+                <w:t xml:space="preserve">hal-00164001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect on local magnetic moments in ferrimagnetic molecular complexes: an XMCD investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Zangrando</w:t>
+                <w:t xml:space="preserve">Molecular and electronic structure of AnIV FeII (CN)6 xH2O (AN = Th, U, Np) compounds an X-ray absorption spectroscopy investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cartier Dit Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00164001v1</w:t>
+                <w:t xml:space="preserve">cea-02354112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and electronic structure of AnIV FeII (CN)6 xH2O (AN = Th, U, Np) compounds an X-ray absorption spectroscopy investigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seuils d'absorption des rayons X : un outil de caractérisation indispensable en chimie de coordination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cartier Dit Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verdaguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 78</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02354112v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuils d'absorption des rayons X : un outil de caractérisation indispensable en chimie de coordination.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and Magnetization of New Room-Temperature Molecule-Based Magnets: Effect of Stoichiometry on Local Magnetic Structure by X-ray Magnetic Circular Dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desplanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cartier Dit Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 120 (44), pp.11347-11352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja974076f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124993v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Magnetization of New Room-Temperature Molecule-Based Magnets: Effect of Stoichiometry on Local Magnetic Structure by X-ray Magnetic Circular Dichroism</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Wettability Contrasts in Kaolinite and Illite Clays : Characterization by Infrared and X-ray Absorption Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cartier Dit Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dexpert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja974076f⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-867-C2-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1997261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02301576v1</w:t>
+                <w:t xml:space="preserve">jpa-00255344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ EXAFS Characterisation of the Synthesis of Polynuclear Chloroniobates from Sm Atom Reactions with Niobium Pentachloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. den Auwer</w:t>
+                <w:t xml:space="preserve">C. Cartier Dit Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dexpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (C2), pp.C3-1051-C3-1056. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19972135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19972135⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">jpa-00255196v1</w:t>
-              </w:r>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">jpa-00255344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic order in Γ-Fe2O3 nanoparticles : an xmcd study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XMCD in Fe8 molecules below 300 mK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tronc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Arrio</w:t>
+                <w:t xml:space="preserve">I. Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Sainctavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Menguy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">R. Sessoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Cartier-Dit-Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.626</w:t>
+              <w:t xml:space="preserve">2005, pp.635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130959v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMCD in sulfides of mineralogical interest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic order in Γ-Fe2O3 nanoparticles : an xmcd study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brice-Profeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tronc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Arrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Letard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ch. Cartier-Dit-Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.489</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130966v1</w:t>
+                <w:t xml:space="preserve">hal-00130959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMCD in Fe8 molecules below 300 mK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XMCD in sulfides of mineralogical interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Sainctavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Letard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ph. Sainctavit</w:t>
+                <w:t xml:space="preserve">Ch. Cartier-Dit-Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gatteschi</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.635</w:t>
+                <w:t xml:space="preserve">J.-P. Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130964v1</w:t>
+                <w:t xml:space="preserve">hal-00130966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic order in γ-Fe2O3 nanoparticles : an xmcd study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brice-Profeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tronc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brice-Profeta</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.-A. Arrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Cartier Dit Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3962,297 +3828,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Maxim</w:t>
+                <w:t xml:space="preserve">Isabelle Rico-Lattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rico-Lattes</w:t>
+                <w:t xml:space="preserve">Catherine Bastien-Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bastien-Ventura</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cartier Dit Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Maxim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chimie durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.9-14, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00638863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect on Local Magnetic Moments in Ferrimagnetic Molecular Complexes : An XMCD Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Champion</w:t>
+                <w:t xml:space="preserve">M.A Arrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A Arrio</w:t>
+                <w:t xml:space="preserve">P. Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sainctavit</w:t>
+                <w:t xml:space="preserve">M. Finazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Magnets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.161-168, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4399,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01220H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Koumousi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorin-Rosario" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04246k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqiong Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Fatima Jafri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b10484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#314;ie Bordage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#314;ie Juhin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia S Koumousi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schuler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00664" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#233;li Daff&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yaacoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982060v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203609" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brossard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204594a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021373v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cafun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornasieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brioisa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20180h" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachschmidt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marvaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9087699" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mannini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pineider" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Fraile-Rodriguez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200801883" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Sainctavit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kappler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ghigna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745318" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Champion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bleuzen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200603829" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLPZ28PL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Ohkoshi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Hozumi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Hashimoto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0559092" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZBS07KNG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083117v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escax" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zacchigna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cartier-Dit-Moulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200500647" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B59L1DD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brice-Profeta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Arrio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Letard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cartier-Dit-Moulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marhic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.162" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPSQK732-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zangrando" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-002-0536-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1N92VNK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02354112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonhoure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Berthet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verdaguer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Phan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desplanches" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja974076f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0ZJ4GZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255196v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrews" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dexpert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972135" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47802D32267911E03B8AFF53A42A5472183CAA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255344v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bantignies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997261" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F0E8919D4D81041E7D82DB9014FFDADD411746D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130959v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130964v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatteschi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sessoli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131231v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638863v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rico-Lattes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien-Ventura" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156573v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Champion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Arrio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainctavit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finazzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01220H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Koumousi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorin-Rosario" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04246k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqiong Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Fatima Jafri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b10484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#314;ie Bordage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#314;ie Juhin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia S Koumousi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schuler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00664" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#233;li Daff&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yaacoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203609" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brossard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204594a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cafun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornasieri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brioisa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20180h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachschmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marvaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9087699" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mannini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pineider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Fraile-Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200801883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Sainctavit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kappler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ghigna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745318" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172585v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Champion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bleuzen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200603829" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLPZ28PL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Ohkoshi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Hozumi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Hashimoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0559092" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZBS07KNG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escax" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zacchigna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cartier-Dit-Moulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200500647" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B59L1DD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brice-Profeta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Arrio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Letard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cartier-Dit-Moulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marhic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.162" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPSQK732-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164001v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zangrando" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-002-0536-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1N92VNK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02354112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonhoure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Berthet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verdaguer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Phan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desplanches" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja974076f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0ZJ4GZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bantignies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dexpert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997261" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F0E8919D4D81041E7D82DB9014FFDADD411746D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255196v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrews" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47802D32267911E03B8AFF53A42A5472183CAA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130964v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatteschi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sessoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rico-Lattes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien-Ventura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Champion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Arrio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainctavit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finazzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>