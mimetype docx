--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1708,303 +1708,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remnant magnetization of Fe8 high-spin molecules: X-ray magnetic circular dichroism at 300 mK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Rearrangements Induced by Photoexcitation in a RbCoFe Prussian Blue Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cartier Dit Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Letard</w:t>
+                <w:t xml:space="preserve">Guillaume Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Cafun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Sainctavit</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Bleuzen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2745318⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.1287-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200603829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195313v1</w:t>
+                <w:t xml:space="preserve">hal-00172585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Rearrangements Induced by Photoexcitation in a RbCoFe Prussian Blue Derivative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remnant magnetization of Fe8 high-spin molecules: X-ray magnetic circular dichroism at 300 mK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Letard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Sainctavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cartier Dit Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bleuzen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Kappler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Ghigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200603829⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101, pp.113920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2745318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00172585v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Magnetization in Copper Otacyanomolybdate</w:t>
               </w:r>
@@ -2149,51 +2149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Co Ligand Field: A Key Parameter in Photomagnetic CoFe Prussian Blue Derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Escax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2553,51 +2553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect on local magnetic moments in ferrimagnetic molecular complexes: an XMCD investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3368,51 +3368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XMCD in Fe8 molecules below 300 mK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gatteschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3604,51 +3604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XMCD in sulfides of mineralogical interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Letard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Sainctavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Cartier-Dit-Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,51 +4265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01220H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Koumousi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorin-Rosario" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04246k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqiong Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Fatima Jafri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b10484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#314;ie Bordage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#314;ie Juhin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia S Koumousi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schuler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00664" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#233;li Daff&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yaacoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203609" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brossard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204594a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cafun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornasieri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brioisa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20180h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachschmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marvaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9087699" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mannini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pineider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Fraile-Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200801883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195313v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Sainctavit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kappler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ghigna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745318" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172585v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Champion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bleuzen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200603829" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLPZ28PL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Ohkoshi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Hozumi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Hashimoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0559092" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZBS07KNG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escax" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zacchigna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cartier-Dit-Moulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200500647" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B59L1DD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brice-Profeta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Arrio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Letard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cartier-Dit-Moulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marhic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.162" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPSQK732-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164001v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zangrando" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-002-0536-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1N92VNK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02354112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonhoure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Berthet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verdaguer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Phan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desplanches" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja974076f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0ZJ4GZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bantignies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dexpert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997261" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F0E8919D4D81041E7D82DB9014FFDADD411746D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255196v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrews" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47802D32267911E03B8AFF53A42A5472183CAA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130964v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatteschi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sessoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rico-Lattes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien-Ventura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Champion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Arrio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainctavit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finazzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Curti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Prado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01220H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Mathoni&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Koumousi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorin-Rosario" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc04246k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqiong Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mazerat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Catala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02237" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Fatima Jafri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b10484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#314;ie Bordage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Moulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#314;ie Juhin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia S Koumousi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainctavit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schuler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00664" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#233;li Daff&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yaacoub" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203609" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brossard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lisnard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja204594a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021373v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cafun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornasieri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brioisa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20180h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bachschmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marvaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9087699" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mannini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pineider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Fraile-Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200801883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Champion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bleuzen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200603829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLPZ28PL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Letard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Sainctavit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kappler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ghigna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745318" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Ohkoshi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Hozumi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhito Hashimoto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0559092" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZBS07KNG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escax" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zacchigna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cartier-Dit-Moulin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200500647" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B59L1DD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brice-Profeta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Arrio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tronc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Letard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cartier-Dit-Moulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marhic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.162" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPSQK732-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164001v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zangrando" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-002-0536-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1N92VNK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02354112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonhoure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Berthet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124993v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verdaguer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Phan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desplanches" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja974076f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0ZJ4GZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bantignies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dexpert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997261" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F0E8919D4D81041E7D82DB9014FFDADD411746D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255196v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrews" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47802D32267911E03B8AFF53A42A5472183CAA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130964v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gatteschi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sessoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rico-Lattes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien-Ventura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Champion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Arrio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainctavit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finazzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>