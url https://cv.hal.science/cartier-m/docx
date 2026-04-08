--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -100,226 +100,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involuntary dedication? Continuing home help work for older people in France at the start of the Covid-19 pandemic</w:t>
+                <w:t xml:space="preserve">Ce que la massification du contentieux des violences conjugales fait au travail des professionnels de la chaîne pénale et du secteur associatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle d'Halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moulévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Sozialreform</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118/2024, pp.469-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503770v1</w:t>
+                <w:t xml:space="preserve">hal-04969801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la massification du contentieux des violences conjugales fait au travail des professionnels de la chaîne pénale et du secteur associatif</w:t>
+                <w:t xml:space="preserve">Involuntary dedication? Continuing home help work for older people in France at the start of the Covid-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Sozialreform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (3-4), pp.295-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zsr-2025-0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969801v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire de la protection sociale dans les fonctions publiques</w:t>
               </w:r>
@@ -422,77 +422,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Hubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moulévrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actu Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.8</w:t>
@@ -551,77 +551,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grunvald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle d'Halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 207 (207), pp.116-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -649,970 +649,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46, pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.046.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704479v1</w:t>
+                <w:t xml:space="preserve">hal-03508146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46, pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.046.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508146v1</w:t>
+                <w:t xml:space="preserve">hal-03704479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care, genre et migration</w:t>
+                <w:t xml:space="preserve">Saisir les dynamiques de genre en milieu populaire depuis la scène du travail subalterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.114.0134⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.21148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369273v1</w:t>
+                <w:t xml:space="preserve">hal-02461017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier les classes populaires contemporaines ? De l'analyse statistique d'un espace social à une enquête par monographies de ménages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Amossé</w:t>
+                <w:t xml:space="preserve">Observer et quantifier le travail pour mieux le comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Masclet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.118-141. </w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.155-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21747/08723419/soctem2019a7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.9222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014106v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer et quantifier le travail pour mieux le comprendre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment étudier les classes populaires contemporaines ? De l'analyse statistique d'un espace social à une enquête par monographies de ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.9222⟩</w:t>
+              <w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.118-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21747/08723419/soctem2019a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668961v1</w:t>
+                <w:t xml:space="preserve">hal-03014106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvriers et employés aujourd’hui : une photo de classe sur le papier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (48), pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir les dynamiques de genre en milieu populaire depuis la scène du travail subalterne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Avril</w:t>
+                <w:t xml:space="preserve">« Si je travaille, c'est pas pour acheter du premier prix ! ». Modes de consommation des classes populaires depuis leurs ménages stabilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61 (3), </w:t>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°114 (2), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.21148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/soco.114.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461017v1</w:t>
+                <w:t xml:space="preserve">hal-03373449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Si je travaille, c'est pas pour acheter du premier prix ! ». Modes de consommation des classes populaires depuis leurs ménages stabilisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Amossé</w:t>
+                <w:t xml:space="preserve">Care, genre et migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N°114 (2), pp.89. </w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 114 (1), pp.134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.114.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.114.0134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373449v1</w:t>
+                <w:t xml:space="preserve">hal-03369273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les classes populaires sur la scène domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1757,334 +1757,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les parents préfèrent-ils la crèche ? Les représentations hiérarchisées des modes de garde professionnels</w:t>
+                <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents. Les stratégies de légitimation éducative des assistantes maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017/2, p. 247-264. </w:t>
+              <w:t xml:space="preserve">, 2017, 2, pp.265-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.172.0247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.172.0265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956249v1</w:t>
+                <w:t xml:space="preserve">hal-02194656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents. Les stratégies de légitimation éducative des assistantes maternelles</w:t>
+                <w:t xml:space="preserve">Pourquoi les parents préfèrent-ils la crèche ? Les représentations hiérarchisées des modes de garde professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2, pp.265-281. </w:t>
+              <w:t xml:space="preserve">, 2017, 2017/2, p. 247-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.172.0265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.172.0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194656v1</w:t>
+                <w:t xml:space="preserve">hal-01956249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sociologie de la classe ouvrière à la sociologie des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (34), pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2222,77 +2222,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las metamorfosis de un barrio de ascenso social. Una investigación entre la sociología urbana y la sociología de las clases sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista del Área de Estudios Urbanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.20-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2330,64 +2330,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « sous-activité » des assistantes maternelles : un rapport au métier différencié selon le positionnement social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2447,51 +2447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous avez dit « relationnel » ? Comparer des métiers de service peu qualifiés féminins et masculins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 31 (2), pp.32-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2616,90 +2616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion et marginalisation des élus de la “diversité“ dans une commune de banlieue parisienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91, pp.179-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2837,51 +2837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 58, p. 5-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3586,1261 +3586,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Autour de l’ANR Claspop »</w:t>
+                <w:t xml:space="preserve">« Les classes populaires sur la scène domestique », Les Amphis du Mage - Débat à l'occasion de la parution du n°39/2018 de Travail, genre et sociétés « Ménages populaires », Sorbonne, Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Stettinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Letrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Dynamiques sociales et politiques de la vie privée », Centre Max Weber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les Amphis du Mage - Débat à l'occasion de la parution du n°39/2018 de Travail, genre et sociétés « Ménages populaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920748v1</w:t>
+                <w:t xml:space="preserve">hal-01856553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les classes populaires sur la scène domestique », Les Amphis du Mage - Débat à l'occasion de la parution du n°39/2018 de Travail, genre et sociétés « Ménages populaires », Sorbonne, Paris.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dynamics of Spending in the Working Class in France for 30 years : Studying stable Households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Amphis du Mage - Débat à l'occasion de la parution du n°39/2018 de Travail, genre et sociétés « Ménages populaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Research Network of Sociology of Consumption – ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856553v1</w:t>
+                <w:t xml:space="preserve">hal-02001405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Spending in the Working Class in France for 30 years : Studying stable Households</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Autour de l’ANR Claspop »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Stettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Amossé</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Network of Sociology of Consumption – ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Séminaire « Dynamiques sociales et politiques de la vie privée », Centre Max Weber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001405v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The France of the Little-Middles : exploring the fragile frontier between the working and middle classes</w:t>
+                <w:t xml:space="preserve">Quels apports de l’enquête par monographie de ménage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Social Classes in Contemporary Societies : Issues and Challenges, Sciences Po, OSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Enquêter auprès de ménages employés et ouvriers, ANR CLASPOP, CERLIS, CMH, CENS, GRESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297729v1</w:t>
+                <w:t xml:space="preserve">hal-02001549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de l’enquête par monographie de ménage ?</w:t>
+                <w:t xml:space="preserve">La consommation des ménages populaires stables en France : combiner données statistiques et monographies de ménages (1985-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Enquêter auprès de ménages employés et ouvriers, ANR CLASPOP, CERLIS, CMH, CENS, GRESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude internationales Travail et consommation, XIXè, XXè, XXIème siècles, UPEC, CRHEC, CSU.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001549v1</w:t>
+                <w:t xml:space="preserve">hal-02001456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation des ménages populaires stables en France : combiner données statistiques et monographies de ménages (1985-2011)</w:t>
+                <w:t xml:space="preserve">Regulating carework : the legalization of home-based childcare providers in France since 1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude internationales Travail et consommation, XIXè, XXè, XXIème siècles, UPEC, CRHEC, CSU.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Créteil, France</w:t>
+              <w:t xml:space="preserve">The politics of welfare markets, Third HWK workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Delmenhorst, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001456v1</w:t>
+                <w:t xml:space="preserve">halshs-02297735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating carework : the legalization of home-based childcare providers in France since 1977</w:t>
+                <w:t xml:space="preserve">The France of the Little-Middles : exploring the fragile frontier between the working and middle classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The politics of welfare markets, Third HWK workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Delmenhorst, Germany</w:t>
+              <w:t xml:space="preserve">International Conference Social Classes in Contemporary Societies : Issues and Challenges, Sciences Po, OSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297735v1</w:t>
+                <w:t xml:space="preserve">halshs-02297729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents : l'enjeu des questions éducatives pour les assistantes maternelles</w:t>
+                <w:t xml:space="preserve">Les origines sociales des féministes nantaises : premières pistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque pluridisciplinaire « Petite enfance : regards croisés sur les modes d'accueil des jeunes enfants » Drees, Ministère des affaires sociales et de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Sombrero « Nantes, une décennie tumultueuse ? Militer à Nantes dans les années 70 » CENS, CHT, Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297722v1</w:t>
+                <w:t xml:space="preserve">hal-02001643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voisinage rêvé, voisinage vécu : pavillonnaires de la banlieue Nord des années 1960-1970 à nos jours</w:t>
+                <w:t xml:space="preserve">Les socialisations familiales et scolaires des féministes nantaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Voisinages rêvés, voisinages imaginés », CETHIS, MSH Val de Loire, Université de Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">colloque Sombrero « Nantes, une décennie tumultueuse ? Militer à Nantes dans les années 70 » CENS et CHT, Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02297743v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les socialisations familiales et scolaires des féministes nantaises</w:t>
+                <w:t xml:space="preserve">La transformation des habitudes de consommation des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Sombrero « Nantes, une décennie tumultueuse ? Militer à Nantes dans les années 70 » CENS et CHT, Université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Global shopping village: Transformations et évolutions des espaces urbains, périurbains et sociaux en Europe FLCE Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001674v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les origines sociales des féministes nantaises : premières pistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conditions sociales de l’engagement des pères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sombrero « Nantes, une décennie tumultueuse ? Militer à Nantes dans les années 70 » CENS, CHT, Université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque inter-congrès « Prendre soin et gagner sa vie : normes, pratiques, inégalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT48 AFS - EHESS, Oct 2016, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001643v1</w:t>
+                <w:t xml:space="preserve">hal-02018175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation des habitudes de consommation des classes populaires</w:t>
+                <w:t xml:space="preserve">Voisinage rêvé, voisinage vécu : pavillonnaires de la banlieue Nord des années 1960-1970 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global shopping village: Transformations et évolutions des espaces urbains, périurbains et sociaux en Europe FLCE Université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">« Voisinages rêvés, voisinages imaginés », CETHIS, MSH Val de Loire, Université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001694v1</w:t>
+                <w:t xml:space="preserve">halshs-02297743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions sociales de l’engagement des pères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+                <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents : l'enjeu des questions éducatives pour les assistantes maternelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inter-congrès « Prendre soin et gagner sa vie : normes, pratiques, inégalités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT48 AFS - EHESS, Oct 2016, PARIS, France</w:t>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire « Petite enfance : regards croisés sur les modes d'accueil des jeunes enfants » Drees, Ministère des affaires sociales et de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018175v1</w:t>
+                <w:t xml:space="preserve">halshs-02297722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes populaires dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Renahy</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Université de Québec à Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4966,103 +4966,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 374 p., 2023, 9781032360577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5093,103 +5093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être comme tout le monde : employées et ouvriers dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raisons d'agir, 466 p., 2020, Cours et travaux, 979-10-97084-06-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -5224,77 +5224,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The France of the Little-Middles : A Suburban Housing Development in Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berghanh Books, 224 p, 2016, 978-1-78533-228-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5312,103 +5312,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des classes populaires contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Renahy</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 350 p., 2015, Collection U, 978-2-200-27216-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5420,272 +5420,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le salariat à statut. Genèses et cultures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+                <w:t xml:space="preserve">Enquêter sur le travail. Concepts, méthodes, récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Retière</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 328 p., 2010</w:t>
+                <w:t xml:space="preserve">Delphine Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 283 p., 2010, Guides / Grands Repères, 978-2-7071-5466-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00551670v1</w:t>
+                <w:t xml:space="preserve">hal-01562275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur le travail. Concepts, méthodes, récits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Avril</w:t>
+                <w:t xml:space="preserve">Le salariat à statut. Genèses et cultures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Serre</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">La Découverte, 283 p., 2010, Guides / Grands Repères, 978-2-7071-5466-8</w:t>
+                <w:t xml:space="preserve">Jean-Noël Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 328 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562275v1</w:t>
+                <w:t xml:space="preserve">halshs-00551670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France des &amp;quot;petits-moyens&amp;quot;. Enquête sur la banlieue pavillonnaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, pp.324, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5885,103 +5885,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploration of the working classes starting from their middle fractions: A two-pronged approach, through statistics and case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t>
@@ -6096,103 +6096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exploration des classes populaires à partir de leurs fractions médianes. Un double chantier statistique et monographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masclet Olivier, Amossé Thomas, Bernard Lise, Cartier Marie, Lechien Marie-Hélène, Schwartz Olivier, Siblot Yasmine (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être comme tout le monde : employées et ouvriers dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raisons d'agir, pp.43-79, 2020, 979-10-97084-06-6</w:t>
@@ -6221,64 +6221,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports de genre et espace domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6320,103 +6320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Como estudar as classes populares contemporâneas ? Da análise estatística de um espaço social a uma pesquisa monográfica a agregados familiares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virgilio Borges Pereira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Em (re)construção: elementos para uma sociologia da atividade na indústria da construção em Portugal</w:t>
@@ -6462,90 +6462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre comme tout le monde...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Giraud; Olivier Martin; François de Singly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre la sociologie par l'exemple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2016</w:t>
@@ -6643,90 +6643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the “petite bourgeoisie” to the “little-middles”: An invitation to put small social mobility into question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge companion to Bourdieu’s “Distinction”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6764,77 +6764,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From &amp;quot;petit-bourgeois&amp;quot; to &amp;quot;petits-moyens&amp;quot;, an invitation to explore short-range upward social mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coulangeon; Philippe and Duval; Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to Bourdieu's 'Distinction'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.63-77, 2014, 978-0-415-72727-3</w:t>
@@ -6857,260 +6857,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Eigenheim-Welt der “kleinen-mittleren” Leute : Soziale Werdegänge und Abgrenzungen in der region Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Les métamorphoses d’un quartier de promotion des années 1960 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Herrmann H.; Keller C.; Neef R. </w:t>
+              <w:t xml:space="preserve">Paul Bouffartigues; Charles Gadéa; Sophie Pochic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Besonderheit Des Städtischen: Entwicklungslinien Der Stadt</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cadres, classes moyennes : vers l’éclatement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2011, 9782200255909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.bouff.2011.01.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123311v1</w:t>
+                <w:t xml:space="preserve">halshs-04123305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métamorphoses d’un quartier de promotion des années 1960 à nos jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Die Eigenheim-Welt der “kleinen-mittleren” Leute : Soziale Werdegänge und Abgrenzungen in der region Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paul Bouffartigues; Charles Gadéa; Sophie Pochic. </w:t>
+              <w:t xml:space="preserve">Herrmann H.; Keller C.; Neef R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadres, classes moyennes : vers l’éclatement ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Die Besonderheit Des Städtischen: Entwicklungslinien Der Stadt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vs Verlag, pp.197-212, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arco.bouff.2011.01.0213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04123305v1</w:t>
+                <w:t xml:space="preserve">halshs-04123311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7128,103 +7128,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes sociales sont-elles toujours un point de répère pertinent dans notre société ? [L'Humanité]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Renahy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7405,77 +7405,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALTVIC : Approche Localisée du Traitement des Violences Conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moulévrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pourriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7508,336 +7508,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arrangements conjugaux autour des modes de garde : arbitrages sous contraintes et effets de socialisation, Rapport final DREES, Juillet 2016.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les arrangements conjugaux autour des modes de garde : arbitrages sous contrainte et effet de socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRESS-Mire. 2016</w:t>
+              <w:t xml:space="preserve">[0] Ministère des Affaires sociales et de la Santé. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018101v1</w:t>
+                <w:t xml:space="preserve">hal-03364801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arrangements conjugaux autour des modes de garde : arbitrages sous contrainte et effet de socialisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les arrangements conjugaux autour des modes de garde : arbitrages sous contraintes et effets de socialisation, Rapport final DREES, Juillet 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Ministère des Affaires sociales et de la Santé. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRESS-Mire. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364801v1</w:t>
+                <w:t xml:space="preserve">hal-02018101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavillonnaires de la banlieue Nord. Une ethnographie des petites mobilités sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8045,51 +8045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zsr-2025-0003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.017.0010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03936796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03508146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03369273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Avril" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.114.0134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soctem2019a7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03668961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9222" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03373449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.114.0089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letrait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Sorin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01956249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0247" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0265" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891243214532536" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03247478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2882" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.312.0032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551674v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.091.0179" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.211.0037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.058.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.058.0019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.511.0094" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007914ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.042.0072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.041.0063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stettinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechien Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001549v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001456v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001674v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003330073" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02421751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Reti&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02052311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56623-4_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03984090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10216/127339" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551678v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0213" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pourriot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018101v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zsr-2025-0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.017.0010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03936796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03508146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Avril" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03668961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9222" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soctem2019a7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03373449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.114.0089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03369273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.114.0134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letrait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Sorin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0265" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01956249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0247" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891243214532536" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03247478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2882" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.312.0032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551674v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.091.0179" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.211.0037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.058.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.058.0019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.511.0094" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007914ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.042.0072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.041.0063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stettinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechien Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001456v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001674v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003330073" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02421751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Reti&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02052311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56623-4_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03984090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10216/127339" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551678v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0213" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123311v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pourriot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018101v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>