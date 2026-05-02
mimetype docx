--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la massification du contentieux des violences conjugales fait au travail des professionnels de la chaîne pénale et du secteur associatif</w:t>
+                <w:t xml:space="preserve">Involuntary dedication? Continuing home help work for older people in France at the start of the Covid-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Sozialreform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (3-4), pp.295-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zsr-2025-0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969801v1</w:t>
+                <w:t xml:space="preserve">hal-05503770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involuntary dedication? Continuing home help work for older people in France at the start of the Covid-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une histoire de la protection sociale dans les fonctions publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Sozialreform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zsr-2025-0003⟩</w:t>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 17 (1), pp.10-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.017.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503770v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une histoire de la protection sociale dans les fonctions publiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce que la massification du contentieux des violences conjugales fait au travail des professionnels de la chaîne pénale et du secteur associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle d'Halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Join-Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cartier</w:t>
+                <w:t xml:space="preserve">Pascale Moulévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118/2024, pp.469-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503908v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques judiciaires relatives au traitement des violences conjugales</w:t>
               </w:r>
@@ -422,77 +422,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Hubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grunvald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moulévrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actu Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.8</w:t>
@@ -551,77 +551,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grunvald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 207 (207), pp.116-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -649,788 +649,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cartier</w:t>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Collet</w:t>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Czerny</w:t>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46, pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.046.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508146v1</w:t>
+                <w:t xml:space="preserve">hal-03704479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Collet</w:t>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Czerny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46, pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.046.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704479v1</w:t>
+                <w:t xml:space="preserve">hal-03508146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir les dynamiques de genre en milieu populaire depuis la scène du travail subalterne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer et quantifier le travail pour mieux le comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Avril</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cartier</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61 (3), </w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.155-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.21148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.9222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461017v1</w:t>
+                <w:t xml:space="preserve">hal-03668961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer et quantifier le travail pour mieux le comprendre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment étudier les classes populaires contemporaines ? De l'analyse statistique d'un espace social à une enquête par monographies de ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.9222⟩</w:t>
+              <w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.118-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21747/08723419/soctem2019a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668961v1</w:t>
+                <w:t xml:space="preserve">hal-03014106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier les classes populaires contemporaines ? De l'analyse statistique d'un espace social à une enquête par monographies de ménages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Amossé</w:t>
+                <w:t xml:space="preserve">Ouvriers et employés aujourd’hui : une photo de classe sur le papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Masclet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (48), pp.27-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014106v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvriers et employés aujourd’hui : une photo de classe sur le papier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saisir les dynamiques de genre en milieu populaire depuis la scène du travail subalterne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.21148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934527v1</w:t>
+                <w:t xml:space="preserve">hal-02461017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Si je travaille, c'est pas pour acheter du premier prix ! ». Modes de consommation des classes populaires depuis leurs ménages stabilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1477,51 +1477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care, genre et migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1568,51 +1568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les classes populaires sur la scène domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1776,51 +1776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents. Les stratégies de légitimation éducative des assistantes maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, pp.265-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1867,90 +1867,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les parents préfèrent-ils la crèche ? Les représentations hiérarchisées des modes de garde professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Collet</w:t>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Czerny</w:t>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017/2, p. 247-264. </w:t>
@@ -2001,90 +2001,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sociologie de la classe ouvrière à la sociologie des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Masclet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (34), pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2118,51 +2118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subordination in Home Service Jobs: Comparing Providers of Home-Based Child Care, Elder Care and Cleaning in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2222,77 +2222,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las metamorfosis de un barrio de ascenso social. Una investigación entre la sociología urbana y la sociología de las clases sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista del Área de Estudios Urbanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.20-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2330,64 +2330,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « sous-activité » des assistantes maternelles : un rapport au métier différencié selon le positionnement social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2447,51 +2447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous avez dit « relationnel » ? Comparer des métiers de service peu qualifiés féminins et masculins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 31 (2), pp.32-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2538,51 +2538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotions et migrations administratives : histoire, ethnographie, approches croisées. Introduction au numéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 127, pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2616,90 +2616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion et marginalisation des élus de la “diversité“ dans une commune de banlieue parisienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91, pp.179-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2805,365 +2805,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01481166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapports aux services publics des usagers et agents de milieux populaires. Quels effets des réformes de modernisation ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La petite fonction publique, monde stable et séparé ? L'exemple des facteurs des PTT des Trente Glorieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 58, p. 5-18. </w:t>
+              <w:t xml:space="preserve">, 2005, 58 (2), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.058.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/soco.058.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00249969v1</w:t>
+                <w:t xml:space="preserve">hal-05503878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La petite fonction publique, monde stable et séparé ? L'exemple des facteurs des PTT des Trente Glorieuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les rapports aux services publics des usagers et agents de milieux populaires. Quels effets des réformes de modernisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 58 (2), pp.19. </w:t>
+              <w:t xml:space="preserve">, 2005, 58, p. 5-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.058.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/soco.058.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503878v1</w:t>
+                <w:t xml:space="preserve">halshs-00249969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction publique et mobilité sociale : rester facteur, 1939-1974</w:t>
+                <w:t xml:space="preserve">Déclassement scolaire et pluralité des appartenances sociales : l’exemple des factrices surdiplômées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, n° 51-1 (1), pp.94-116. </w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49, pp.191-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.511.0094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/007914ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503868v1</w:t>
+                <w:t xml:space="preserve">hal-05503890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclassement scolaire et pluralité des appartenances sociales : l’exemple des factrices surdiplômées</w:t>
+                <w:t xml:space="preserve">Fonction publique et mobilité sociale : rester facteur, 1939-1974</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 49, pp.191-201. </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 51-1 (1), pp.94-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/007914ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.511.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503890v1</w:t>
+                <w:t xml:space="preserve">hal-05503868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles exigences dans les emplois d'exécution des Services publics</w:t>
               </w:r>
@@ -3631,51 +3631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Letrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3730,51 +3730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamics of Spending in the Working Class in France for 30 years : Studying stable Households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Network of Sociology of Consumption – ESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3907,51 +3907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels apports de l’enquête par monographie de ménage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Enquêter auprès de ménages employés et ouvriers, ANR CLASPOP, CERLIS, CMH, CENS, GRESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3989,51 +3989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation des ménages populaires stables en France : combiner données statistiques et monographies de ménages (1985-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude internationales Travail et consommation, XIXè, XXè, XXIème siècles, UPEC, CRHEC, CSU.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4140,51 +4140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The France of the Little-Middles : exploring the fragile frontier between the working and middle classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Social Classes in Contemporary Societies : Issues and Challenges, Sciences Po, OSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4203,411 +4203,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02297729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les origines sociales des féministes nantaises : premières pistes</w:t>
+                <w:t xml:space="preserve">Les socialisations familiales et scolaires des féministes nantaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sombrero « Nantes, une décennie tumultueuse ? Militer à Nantes dans les années 70 » CENS, CHT, Université de Nantes</w:t>
+              <w:t xml:space="preserve">colloque Sombrero « Nantes, une décennie tumultueuse ? Militer à Nantes dans les années 70 » CENS et CHT, Université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001643v1</w:t>
+                <w:t xml:space="preserve">hal-02001674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les socialisations familiales et scolaires des féministes nantaises</w:t>
+                <w:t xml:space="preserve">Les origines sociales des féministes nantaises : premières pistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Sombrero « Nantes, une décennie tumultueuse ? Militer à Nantes dans les années 70 » CENS et CHT, Université de Nantes</w:t>
+              <w:t xml:space="preserve">Colloque Sombrero « Nantes, une décennie tumultueuse ? Militer à Nantes dans les années 70 » CENS, CHT, Université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001674v1</w:t>
+                <w:t xml:space="preserve">hal-02001643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation des habitudes de consommation des classes populaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conditions sociales de l’engagement des pères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global shopping village: Transformations et évolutions des espaces urbains, périurbains et sociaux en Europe FLCE Université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque inter-congrès « Prendre soin et gagner sa vie : normes, pratiques, inégalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT48 AFS - EHESS, Oct 2016, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001694v1</w:t>
+                <w:t xml:space="preserve">hal-02018175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions sociales de l’engagement des pères</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transformation des habitudes de consommation des classes populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inter-congrès « Prendre soin et gagner sa vie : normes, pratiques, inégalités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT48 AFS - EHESS, Oct 2016, PARIS, France</w:t>
+              <w:t xml:space="preserve">Global shopping village: Transformations et évolutions des espaces urbains, périurbains et sociaux en Europe FLCE Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018175v1</w:t>
+                <w:t xml:space="preserve">hal-02001694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voisinage rêvé, voisinage vécu : pavillonnaires de la banlieue Nord des années 1960-1970 à nos jours</w:t>
               </w:r>
@@ -4675,51 +4675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents : l'enjeu des questions éducatives pour les assistantes maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque pluridisciplinaire « Petite enfance : regards croisés sur les modes d'accueil des jeunes enfants » Drees, Ministère des affaires sociales et de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4744,103 +4744,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes populaires dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Université de Québec à Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4966,103 +4966,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 374 p., 2023, 9781032360577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5093,103 +5093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être comme tout le monde : employées et ouvriers dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raisons d'agir, 466 p., 2020, Cours et travaux, 979-10-97084-06-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -5224,77 +5224,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The France of the Little-Middles : A Suburban Housing Development in Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berghanh Books, 224 p, 2016, 978-1-78533-228-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5312,103 +5312,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des classes populaires contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 350 p., 2015, Collection U, 978-2-200-27216-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5426,51 +5426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur le travail. Concepts, méthodes, récits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5514,51 +5514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le salariat à statut. Genèses et cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5602,90 +5602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France des &amp;quot;petits-moyens&amp;quot;. Enquête sur la banlieue pavillonnaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, pp.324, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5885,103 +5885,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploration of the working classes starting from their middle fractions: A two-pronged approach, through statistics and case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t>
@@ -6096,103 +6096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exploration des classes populaires à partir de leurs fractions médianes. Un double chantier statistique et monographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masclet Olivier, Amossé Thomas, Bernard Lise, Cartier Marie, Lechien Marie-Hélène, Schwartz Olivier, Siblot Yasmine (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être comme tout le monde : employées et ouvriers dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raisons d'agir, pp.43-79, 2020, 979-10-97084-06-6</w:t>
@@ -6234,51 +6234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports de genre et espace domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6320,103 +6320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Como estudar as classes populares contemporâneas ? Da análise estatística de um espaço social a uma pesquisa monográfica a agregados familiares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virgilio Borges Pereira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Em (re)construção: elementos para uma sociologia da atividade na indústria da construção em Portugal</w:t>
@@ -6462,90 +6462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre comme tout le monde...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Giraud; Olivier Martin; François de Singly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre la sociologie par l'exemple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2016</w:t>
@@ -6643,90 +6643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the “petite bourgeoisie” to the “little-middles”: An invitation to put small social mobility into question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge companion to Bourdieu’s “Distinction”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6764,77 +6764,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From &amp;quot;petit-bourgeois&amp;quot; to &amp;quot;petits-moyens&amp;quot;, an invitation to explore short-range upward social mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coulangeon; Philippe and Duval; Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to Bourdieu's 'Distinction'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.63-77, 2014, 978-0-415-72727-3</w:t>
@@ -6863,90 +6863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses d’un quartier de promotion des années 1960 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Bouffartigues; Charles Gadéa; Sophie Pochic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadres, classes moyennes : vers l’éclatement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2011, 9782200255909. </w:t>
@@ -6984,90 +6984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Eigenheim-Welt der “kleinen-mittleren” Leute : Soziale Werdegänge und Abgrenzungen in der region Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Herrmann H.; Keller C.; Neef R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Besonderheit Des Städtischen: Entwicklungslinien Der Stadt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vs Verlag, pp.197-212, 2011</w:t>
@@ -7128,103 +7128,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes sociales sont-elles toujours un point de répère pertinent dans notre société ? [L'Humanité]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7405,77 +7405,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALTVIC : Approche Localisée du Traitement des Violences Conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grunvald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moulévrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pourriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7514,103 +7514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrangements conjugaux autour des modes de garde : arbitrages sous contrainte et effet de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cartier</w:t>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Czerny</w:t>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère des Affaires sociales et de la Santé. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7645,77 +7645,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrangements conjugaux autour des modes de garde : arbitrages sous contraintes et effets de socialisation, Rapport final DREES, Juillet 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Collet</w:t>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7754,90 +7754,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavillonnaires de la banlieue Nord. Une ethnographie des petites mobilités sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8045,51 +8045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969801v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zsr-2025-0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.017.0010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03936796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03508146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Avril" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03668961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9222" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soctem2019a7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03373449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.114.0089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03369273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.114.0134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letrait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Sorin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0265" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01956249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0247" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891243214532536" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03247478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2882" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.312.0032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551674v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.091.0179" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.211.0037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.058.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.058.0019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.511.0094" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007914ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.042.0072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.041.0063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stettinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechien Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001456v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001674v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003330073" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02421751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Reti&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02052311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56623-4_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03984090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10216/127339" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551678v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0213" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123311v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pourriot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018101v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zsr-2025-0003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.017.0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03936796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03508146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03668961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soctem2019a7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Avril" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03373449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.114.0089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03369273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.114.0134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letrait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Sorin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0265" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01956249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0247" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891243214532536" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03247478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2882" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.312.0032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551674v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.091.0179" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.211.0037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.058.0019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.058.0005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007914ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.511.0094" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.042.0072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.041.0063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stettinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechien Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001456v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003330073" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02421751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Reti&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02052311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56623-4_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03984090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10216/127339" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551678v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0213" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123311v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pourriot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018101v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>