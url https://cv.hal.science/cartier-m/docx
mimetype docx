--- v2 (2026-05-02)
+++ v3 (2026-05-28)
@@ -100,399 +100,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involuntary dedication? Continuing home help work for older people in France at the start of the Covid-19 pandemic</w:t>
+                <w:t xml:space="preserve">Pour une histoire de la protection sociale dans les fonctions publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Join-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Sozialreform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zsr-2025-0003⟩</w:t>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 17 (1), pp.10-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.017.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503770v1</w:t>
+                <w:t xml:space="preserve">hal-05503908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une histoire de la protection sociale dans les fonctions publiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ce que la massification du contentieux des violences conjugales fait au travail des professionnels de la chaîne pénale et du secteur associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle d'Halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moulévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118/2024, pp.469-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503908v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la massification du contentieux des violences conjugales fait au travail des professionnels de la chaîne pénale et du secteur associatif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Involuntary dedication? Continuing home help work for older people in France at the start of the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Sozialreform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (3-4), pp.295-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zsr-2025-0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969801v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques judiciaires relatives au traitement des violences conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Hubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moulévrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actu Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.8</w:t>
@@ -525,103 +525,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctions physiques éducatives et saisine des institutions judiciaires en contexte de séparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grunvald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle d'Halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 207 (207), pp.116-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -655,51 +655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,51 +802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Monchatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -917,715 +917,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer et quantifier le travail pour mieux le comprendre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Care, genre et migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.9222⟩</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 114 (1), pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.114.0134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668961v1</w:t>
+                <w:t xml:space="preserve">hal-03369273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment étudier les classes populaires contemporaines ? De l'analyse statistique d'un espace social à une enquête par monographies de ménages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouvriers et employés aujourd’hui : une photo de classe sur le papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Amossé</w:t>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Masclet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (48), pp.27-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014106v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvriers et employés aujourd’hui : une photo de classe sur le papier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Observer et quantifier le travail pour mieux le comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Coutant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.155-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.9222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934527v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir les dynamiques de genre en milieu populaire depuis la scène du travail subalterne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment étudier les classes populaires contemporaines ? De l'analyse statistique d'un espace social à une enquête par monographies de ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Avril</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61 (3), </w:t>
+              <w:t xml:space="preserve">Sociologia : Revista da Faculdade de Letras da Universidade do Porto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.118-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.21148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21747/08723419/soctem2019a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461017v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Si je travaille, c'est pas pour acheter du premier prix ! ». Modes de consommation des classes populaires depuis leurs ménages stabilisés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Saisir les dynamiques de genre en milieu populaire depuis la scène du travail subalterne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N°114 (2), pp.89. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.114.0089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/sdt.21148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373449v1</w:t>
+                <w:t xml:space="preserve">hal-02461017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care, genre et migration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Si je travaille, c'est pas pour acheter du premier prix ! ». Modes de consommation des classes populaires depuis leurs ménages stabilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 114 (1), pp.134. </w:t>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°114 (2), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.114.0134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/soco.114.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369273v1</w:t>
+                <w:t xml:space="preserve">hal-03373449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les classes populaires sur la scène domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 39 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1659,51 +1659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail domestique : des classes populaires conservatrices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Letrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1757,334 +1757,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents. Les stratégies de légitimation éducative des assistantes maternelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pourquoi les parents préfèrent-ils la crèche ? Les représentations hiérarchisées des modes de garde professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2, pp.265-281. </w:t>
+              <w:t xml:space="preserve">, 2017, 2017/2, p. 247-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.172.0265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.172.0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194656v1</w:t>
+                <w:t xml:space="preserve">hal-01956249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les parents préfèrent-ils la crèche ? Les représentations hiérarchisées des modes de garde professionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents. Les stratégies de légitimation éducative des assistantes maternelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017/2, p. 247-264. </w:t>
+              <w:t xml:space="preserve">, 2017, 2, pp.265-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.172.0247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.172.0265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956249v1</w:t>
+                <w:t xml:space="preserve">hal-02194656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sociologie de la classe ouvrière à la sociologie des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (34), pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2118,64 +2118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subordination in Home Service Jobs: Comparing Providers of Home-Based Child Care, Elder Care and Cleaning in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (4), pp.609-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2209,90 +2209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las metamorfosis de un barrio de ascenso social. Una investigación entre la sociología urbana y la sociología de las clases sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista del Área de Estudios Urbanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.20-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2317,64 +2317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « sous-activité » des assistantes maternelles : un rapport au métier différencié selon le positionnement social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,51 +2434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous avez dit « relationnel » ? Comparer des métiers de service peu qualifiés féminins et masculins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2525,64 +2525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotions et migrations administratives : histoire, ethnographie, approches croisées. Introduction au numéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Join-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 127, pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2616,90 +2616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion et marginalisation des élus de la “diversité“ dans une commune de banlieue parisienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91, pp.179-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2733,51 +2733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives sociologiques sur le travail dans les services : les apports de Hughes, Becker et Gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Les services. Définitions, ruptures, enjeux, 211 (2), pp. 37-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2811,51 +2811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La petite fonction publique, monde stable et séparé ? L'exemple des facteurs des PTT des Trente Glorieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 58 (2), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2889,77 +2889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports aux services publics des usagers et agents de milieux populaires. Quels effets des réformes de modernisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 58, p. 5-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2993,51 +2993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclassement scolaire et pluralité des appartenances sociales : l’exemple des factrices surdiplômées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49, pp.191-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3071,51 +3071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction publique et mobilité sociale : rester facteur, 1939-1974</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, n° 51-1 (1), pp.94-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3149,51 +3149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles exigences dans les emplois d'exécution des Services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42 (1), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3227,51 +3227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le calendrier du facteur. Les signification sociales d'un échange anodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 41 (4), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3305,51 +3305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dossiers de personnel : une source indispensable à l'histoire sociale du personnel de la Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 186 (1), pp.211-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3441,51 +3441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st International Labour Process Conference « Fair and decent work in a Global Economy? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, University of Strathclyde, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3523,51 +3523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la table ronde « Interroger l’internationalisation des pratiques de recherche »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international CENS-AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre nantais de sociologie, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3586,1261 +3586,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les classes populaires sur la scène domestique », Les Amphis du Mage - Débat à l'occasion de la parution du n°39/2018 de Travail, genre et sociétés « Ménages populaires », Sorbonne, Paris.</w:t>
+                <w:t xml:space="preserve">« Autour de l’ANR Claspop »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Stettinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Schwartz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Amphis du Mage - Débat à l'occasion de la parution du n°39/2018 de Travail, genre et sociétés « Ménages populaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Dynamiques sociales et politiques de la vie privée », Centre Max Weber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856553v1</w:t>
+                <w:t xml:space="preserve">hal-01920748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Spending in the Working Class in France for 30 years : Studying stable Households</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Les classes populaires sur la scène domestique », Les Amphis du Mage - Débat à l'occasion de la parution du n°39/2018 de Travail, genre et sociétés « Ménages populaires », Sorbonne, Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Stettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Letrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Amossé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Network of Sociology of Consumption – ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Les Amphis du Mage - Débat à l'occasion de la parution du n°39/2018 de Travail, genre et sociétés « Ménages populaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001405v1</w:t>
+                <w:t xml:space="preserve">hal-01856553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Autour de l’ANR Claspop »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Dynamics of Spending in the Working Class in France for 30 years : Studying stable Households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Dynamiques sociales et politiques de la vie privée », Centre Max Weber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Research Network of Sociology of Consumption – ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920748v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de l’enquête par monographie de ménage ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The France of the Little-Middles : exploring the fragile frontier between the working and middle classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Enquêter auprès de ménages employés et ouvriers, ANR CLASPOP, CERLIS, CMH, CENS, GRESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference Social Classes in Contemporary Societies : Issues and Challenges, Sciences Po, OSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001549v1</w:t>
+                <w:t xml:space="preserve">halshs-02297729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation des ménages populaires stables en France : combiner données statistiques et monographies de ménages (1985-2011)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quels apports de l’enquête par monographie de ménage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Amossé</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude internationales Travail et consommation, XIXè, XXè, XXIème siècles, UPEC, CRHEC, CSU.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Créteil, France</w:t>
+              <w:t xml:space="preserve">Colloque Enquêter auprès de ménages employés et ouvriers, ANR CLASPOP, CERLIS, CMH, CENS, GRESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001456v1</w:t>
+                <w:t xml:space="preserve">hal-02001549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating carework : the legalization of home-based childcare providers in France since 1977</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La consommation des ménages populaires stables en France : combiner données statistiques et monographies de ménages (1985-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The politics of welfare markets, Third HWK workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Delmenhorst, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’étude internationales Travail et consommation, XIXè, XXè, XXIème siècles, UPEC, CRHEC, CSU.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297735v1</w:t>
+                <w:t xml:space="preserve">hal-02001456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The France of the Little-Middles : exploring the fragile frontier between the working and middle classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Regulating carework : the legalization of home-based childcare providers in France since 1977</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Social Classes in Contemporary Societies : Issues and Challenges, Sciences Po, OSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">The politics of welfare markets, Third HWK workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Delmenhorst, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297729v1</w:t>
+                <w:t xml:space="preserve">halshs-02297735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les socialisations familiales et scolaires des féministes nantaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Voisinage rêvé, voisinage vécu : pavillonnaires de la banlieue Nord des années 1960-1970 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Sombrero « Nantes, une décennie tumultueuse ? Militer à Nantes dans les années 70 » CENS et CHT, Université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">« Voisinages rêvés, voisinages imaginés », CETHIS, MSH Val de Loire, Université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001674v1</w:t>
+                <w:t xml:space="preserve">halshs-02297743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les origines sociales des féministes nantaises : premières pistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents : l'enjeu des questions éducatives pour les assistantes maternelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Charvet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sombrero « Nantes, une décennie tumultueuse ? Militer à Nantes dans les années 70 » CENS, CHT, Université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire « Petite enfance : regards croisés sur les modes d'accueil des jeunes enfants » Drees, Ministère des affaires sociales et de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001643v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions sociales de l’engagement des pères</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les socialisations familiales et scolaires des féministes nantaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inter-congrès « Prendre soin et gagner sa vie : normes, pratiques, inégalités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT48 AFS - EHESS, Oct 2016, PARIS, France</w:t>
+              <w:t xml:space="preserve">colloque Sombrero « Nantes, une décennie tumultueuse ? Militer à Nantes dans les années 70 » CENS et CHT, Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018175v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation des habitudes de consommation des classes populaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les origines sociales des féministes nantaises : premières pistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global shopping village: Transformations et évolutions des espaces urbains, périurbains et sociaux en Europe FLCE Université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Sombrero « Nantes, une décennie tumultueuse ? Militer à Nantes dans les années 70 » CENS, CHT, Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001694v1</w:t>
+                <w:t xml:space="preserve">hal-02001643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voisinage rêvé, voisinage vécu : pavillonnaires de la banlieue Nord des années 1960-1970 à nos jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les conditions sociales de l’engagement des pères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Voisinages rêvés, voisinages imaginés », CETHIS, MSH Val de Loire, Université de Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque inter-congrès « Prendre soin et gagner sa vie : normes, pratiques, inégalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT48 AFS - EHESS, Oct 2016, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297743v1</w:t>
+                <w:t xml:space="preserve">hal-02018175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents : l'enjeu des questions éducatives pour les assistantes maternelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La transformation des habitudes de consommation des classes populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque pluridisciplinaire « Petite enfance : regards croisés sur les modes d'accueil des jeunes enfants » Drees, Ministère des affaires sociales et de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Global shopping village: Transformations et évolutions des espaces urbains, périurbains et sociaux en Europe FLCE Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02297722v1</w:t>
+                <w:t xml:space="preserve">hal-02001694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes populaires dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Université de Québec à Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4865,51 +4865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation économique des petits fonctionnaires : pistes de recherche à partir de l’exemple de familles de facteurs des Trente Glorieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Feb 2004, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4966,90 +4966,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5093,90 +5093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être comme tout le monde : employées et ouvriers dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5211,90 +5211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The France of the Little-Middles : A Suburban Housing Development in Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berghanh Books, 224 p, 2016, 978-1-78533-228-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5312,103 +5312,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des classes populaires contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 350 p., 2015, Collection U, 978-2-200-27216-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5420,272 +5420,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur le travail. Concepts, méthodes, récits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le salariat à statut. Genèses et cultures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Serre</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">La Découverte, 283 p., 2010, Guides / Grands Repères, 978-2-7071-5466-8</w:t>
+                <w:t xml:space="preserve">Jean-Noël Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 328 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562275v1</w:t>
+                <w:t xml:space="preserve">halshs-00551670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le salariat à statut. Genèses et cultures.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enquêter sur le travail. Concepts, méthodes, récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Retière</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 328 p., 2010</w:t>
+                <w:t xml:space="preserve">Delphine Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 283 p., 2010, Guides / Grands Repères, 978-2-7071-5466-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00551670v1</w:t>
+                <w:t xml:space="preserve">hal-01562275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France des &amp;quot;petits-moyens&amp;quot;. Enquête sur la banlieue pavillonnaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, pp.324, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5703,51 +5703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des facteurs et leurs tournées. Un service public au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5778,51 +5778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et pourtant, ils lisent...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Baudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5885,103 +5885,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploration of the working classes starting from their middle fractions: A two-pronged approach, through statistics and case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t>
@@ -6014,51 +6014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workers on Welfare Markets and the Appropriation of Their Rights: The Case of Mothers’ Assistants in France Since 1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Dynamics of Welfare Markets. Private pensions and Domestic/Care Services in Europe edited by Clémence ledoux, Karen Shire, Franca von Hooren</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.401-424, 2021, 978-3-030-56622-7. </w:t>
@@ -6096,103 +6096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exploration des classes populaires à partir de leurs fractions médianes. Un double chantier statistique et monographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masclet Olivier, Amossé Thomas, Bernard Lise, Cartier Marie, Lechien Marie-Hélène, Schwartz Olivier, Siblot Yasmine (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être comme tout le monde : employées et ouvriers dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raisons d'agir, pp.43-79, 2020, 979-10-97084-06-6</w:t>
@@ -6221,77 +6221,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports de genre et espace domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Masclet, Thomas Amossé, Lise Bernard, Marie Cartier, Marie-Hélène Lechien, Olivier Schwartz, Yasmine Siblot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raisons d'agir, 2020, 979-10-97084-06-6</w:t>
@@ -6320,103 +6320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Como estudar as classes populares contemporâneas ? Da análise estatística de um espaço social a uma pesquisa monográfica a agregados familiares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virgilio Borges Pereira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Em (re)construção: elementos para uma sociologia da atividade na indústria da construção em Portugal</w:t>
@@ -6462,90 +6462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre comme tout le monde...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Giraud; Olivier Martin; François de Singly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre la sociologie par l'exemple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2016</w:t>
@@ -6574,51 +6574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les postiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brève histoire de la Poste en France depuis 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.37-48, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6643,90 +6643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the “petite bourgeoisie” to the “little-middles”: An invitation to put small social mobility into question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge companion to Bourdieu’s “Distinction”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6751,90 +6751,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From &amp;quot;petit-bourgeois&amp;quot; to &amp;quot;petits-moyens&amp;quot;, an invitation to explore short-range upward social mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coulangeon; Philippe and Duval; Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to Bourdieu's 'Distinction'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.63-77, 2014, 978-0-415-72727-3</w:t>
@@ -6857,260 +6857,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métamorphoses d’un quartier de promotion des années 1960 à nos jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Die Eigenheim-Welt der “kleinen-mittleren” Leute : Soziale Werdegänge und Abgrenzungen in der region Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paul Bouffartigues; Charles Gadéa; Sophie Pochic. </w:t>
+              <w:t xml:space="preserve">Herrmann H.; Keller C.; Neef R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadres, classes moyennes : vers l’éclatement ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Die Besonderheit Des Städtischen: Entwicklungslinien Der Stadt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vs Verlag, pp.197-212, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123305v1</w:t>
+                <w:t xml:space="preserve">halshs-04123311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Eigenheim-Welt der “kleinen-mittleren” Leute : Soziale Werdegänge und Abgrenzungen in der region Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les métamorphoses d’un quartier de promotion des années 1960 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Herrmann H.; Keller C.; Neef R. </w:t>
+              <w:t xml:space="preserve">Paul Bouffartigues; Charles Gadéa; Sophie Pochic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Besonderheit Des Städtischen: Entwicklungslinien Der Stadt</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cadres, classes moyennes : vers l’éclatement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2011, 9782200255909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.bouff.2011.01.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04123311v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04123305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7128,103 +7128,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes sociales sont-elles toujours un point de répère pertinent dans notre société ? [L'Humanité]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7287,51 +7287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final de recherche COVICARE- Perspectives comparées des effets du COVID-19 sur les politiques et les professionnels du care auprès des personnes âgées en perte d’autonomie à domicile COVICARE - 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7392,90 +7392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALTVIC : Approche Localisée du Traitement des Violences Conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Moulévrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pourriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7508,336 +7508,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arrangements conjugaux autour des modes de garde : arbitrages sous contrainte et effet de socialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les arrangements conjugaux autour des modes de garde : arbitrages sous contraintes et effets de socialisation, Rapport final DREES, Juillet 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Ministère des Affaires sociales et de la Santé. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRESS-Mire. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364801v1</w:t>
+                <w:t xml:space="preserve">hal-02018101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arrangements conjugaux autour des modes de garde : arbitrages sous contraintes et effets de socialisation, Rapport final DREES, Juillet 2016.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les arrangements conjugaux autour des modes de garde : arbitrages sous contrainte et effet de socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lechien Marie-Hélène</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRESS-Mire. 2016</w:t>
+              <w:t xml:space="preserve">[0] Ministère des Affaires sociales et de la Santé. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018101v1</w:t>
+                <w:t xml:space="preserve">hal-03364801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavillonnaires de la banlieue Nord. Une ethnographie des petites mobilités sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8045,51 +8045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zsr-2025-0003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503908v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.017.0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03936796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03508146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03668961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soctem2019a7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Avril" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03373449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.114.0089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03369273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.114.0134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letrait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Sorin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0265" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01956249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0247" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891243214532536" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03247478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2882" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.312.0032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551674v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.091.0179" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.211.0037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.058.0019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.058.0005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007914ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.511.0094" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.042.0072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.041.0063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stettinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechien Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001456v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003330073" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02421751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Reti&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02052311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56623-4_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03984090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10216/127339" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551678v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0213" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123311v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pourriot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364801v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018101v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Join-Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.017.0010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rafin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503770v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zsr-2025-0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03936796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03508146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03369273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Avril" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.114.0134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03668961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molini&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9222" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soctem2019a7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.21148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03373449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.114.0089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letrait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Sorin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.039.0063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01956249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0247" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0265" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891243214532536" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03247478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2882" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504007v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.312.0032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551674v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.091.0179" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.211.0037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.058.0019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00249969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.058.0005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007914ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.511.0094" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.042.0072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.041.0063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248312v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Stettinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechien Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001549v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001456v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001674v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001694v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003330073" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013437v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02421751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123365v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Reti&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02052311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baudelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807388v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56623-4_15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03984090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10216/127339" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551678v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123311v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0213" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630004v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154400v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pourriot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02018101v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>