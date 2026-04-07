--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Casagrande </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">casagrande-marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3856-6432</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure agronome et docteure en agronomie, j’ai soutenu une thèse sur les facteurs limitants du rendement et de la qualité du blé biologique (2005-2008). Après un post-doctorat à Wageningen University & Research (2009-2010), j’ai été chargée de recherche à l’UMR AGIR (2010-2011). J’ai ensuite été enseignante-chercheure en agronomie à l’ISARA-Lyon (2011-2016) puis chargée de mission « agronomie et systèmes » à l’ITAB (Institut de l’agriculture et de l’alimentation biologiques, 2016-2020). Depuis 2020, je contribue en tant qu’ingénieure de recherche contractuelle à des projets visant à co-concevoir des territoires sans pesticides, avec et pour les acteurs des territoires (projet INTERLUDE et BE CREATIVE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’inscrivent dans le champ de l’agronomie système, et j’ai mobilisé une palette d’approches dans la production de connaissances (expérimentation, suivi de parcelles agricoles, enquêtes) et leur analyse (statistiques quantitatives et qualitatives, modélisation, analyses empiriques). Mes recherches se sont d’abord inscrites dans un « modèle de laboratoire », pour produire des connaissances sur les effets de pratiques sur les performances de systèmes de culture (travaux de thèse notamment), et un « modèle de terrain », en construisant une représentation du fonctionnement des exploitations agricoles, et se sont progressivement combinés à des activités de « recherche intervention », en m’engageant dans l’action collective avec les acteurs.  Mes travaux de recherche s’organisent selon 3 axes :(i)	Produire des connaissances et les rendre disponibles pour la transition agroécologique,(ii)	Analyser le fonctionnement des exploitations agricoles engagées dans la transition agroécologique,(iii)	Développer des méthodes et outils pour accompagner la transition agroécologique des acteurs des territoires et des filières.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser la production fruitière écologique du Pilat un projet de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Fruit Outcomes: Environment-friendly innovations in strawberry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de Co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; Danone; Materne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227988v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs innovants pour la conception et l’évaluation de systèmes techniques (DISCOTECH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation couplée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r90v-1zwv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire évoluer son système et ses pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agronome en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri éditions, pp.318-335, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Agroecological Practices to Higher Education Students, Farmers and Other Stakeholders. Examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander Wezel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.419-444, 2017, 978-1-78634-305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering systemic change at a territory scale: a collective learning experiment with stakeholders along the agrifood chain in the Pilat, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champailler Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Alienor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD A PESTICIDE FREE TERRITORY: HOW DIFFERENT METHODS COULD BE COMBINED TO ACHIEVE THIS GOAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COUPLED INNOVATIONS TO REDUCE PESTICIDE USE IN VEGETABLE PRODUCTION: A CASE STUDY IN THE SOUTH OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COUPLED INNOVATIONS TO REDUCE PESTICIDE USE IN VEGETABLE PRODUCTION: A CASE STUDY IN THE SOUTH OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurative representation tools to support the participatory design process of an agrifood system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining technical and organisational innovations to enhance biosolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Krasova Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, PALAISEAU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial design for sustainable agrifood systems: development and testing of a cross-disciplinary review framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Change for Sustainable Futures - 15th IFSA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical inquiry approach for innovation in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA2024 | SYSTEMIC CHANGE FOR SUSTAINABLE FUTURES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des innovations couplées à l'échelle des territoires pour permettre la réduction des produits phytosanitaires en production maraichère. Les enseignements du projet INTERLUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERLUDE, une démarche de co-conception d’un scénario territorial de gestion agroécologique de bioagresseurs en maraîchage en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire n°3 inter-RMT sur la circularité territoriale - "Comment les acteurs d’un territoire peuvent ils travailler de façon participative et inclusive pour concevoir ensemble leurs futurs désirables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Avignon (en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations et stratégies pour développer les légumineuses : trajectoires d’insertion de légumineuses dans les exploitations agricoles de deux territoires (Bourgogne et Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Protéines des programmes de recherche PSDR Bourgogne – Franche-Comté et du Groupe opérationnel PROTEINS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des professionnels du maraîchage construisent des stratégies de gestion agroécologique … en jouant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing crop diversification strategies from plot to sociotechnical system to manage root-knot nematodes in Mediterranean market gardening systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing crop diversification solutions from farm to agri-food chain to manage root-knot nematodes in Mediterranean market gardening systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory method to design farm scale scenarios for recovering groundwater quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de scénarios sur mesure à l’échelle de l’exploitation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ‘Conception de systèmes de culture pour et par les agriculteurs’, RMT Systèmes de Culture Innovants et Initiative for Design in Agrifood Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers au développement des légumineuses dans les exploitations agricoles : Etude des trajectoires de changement technique dans des exploitations agricoles de deux territoires (Bourgogne et Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes de culture plus résilients écologiquement et économiquement&amp;quot; - Cas d’étude : Coconception multi-échelle pour une gestion agroécologique des bioagresseurs du sol en maraîchage provençal sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du végétal - 10ième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Angers, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of Legumes insertion in farms: methodological framework for the analysis of long-term changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Applied Biologists, Advances in Legume Science and Practice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2018, Glasgow, United Kingdom. 145 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices dans les systèmes de grandes cultures biologiques - Retour d’expériences du Réseau RotAB ITAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique du Réseau RotAB ITAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology Territories, a participatory action research project for transition towards sustainable and territorialized agricultural food systems (2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fostering synergies between movement, science and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agroecology territory: the challenge of enrolling multiple stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participatory Action Research (P.A.R.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant based-diversity practices in conventional and organic farming: a farmers' survey in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc.4th ISOFAR scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.279-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A serious game to foster transition to sustainable food systems regarding soil health management based on a provencal market gardening case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">organic world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rennes, France. pp.1442 - 1453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and combination of models for cropping system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit production without synthetic chemical inputs in the Pilat, challenges and prospects for change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Zwigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Champailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art06-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the obstacles of specialisation to the opportunities of diversification for a pesticide-free region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and socio-technical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103810. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 exemples de diagnostics pour réduire l’usage des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 302, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des pesticides : lever les freins à l’échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 302, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w78m-dn95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking down coupled innovations supporting agroecological vegetable crop protection to foster sustainability transition of agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.103354. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay: A game for the participatory design of locally adapted cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairistiona Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing barriers and levers for practice change: a new framework applied to vegetables’ soil pest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00700-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUZ’CO - Solutions collectives pour développer les légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Valorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Garcia-Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.191-204. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/n8vf-mm38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A farmer-oriented method for co-designing groundwater-friendly farm management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00622-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mulch from cover crops to facilitate organic no-till soybean and maize production. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vincent-Caboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (5), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0590-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to legume-based farming systems requires stable outlets, learning, and peer-networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0559-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology as farmers’ situated ways of acting : a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online (5), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2018.1514677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative method to assess suitability of Nitrate Directive measures for farm management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.389-401. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en réseau d’expérimentations de longue durée de systèmes de grande culture en agriculture biologique : apports méthodologiques et enseignements pour des systèmes très économes en phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L de Cordoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.317-330. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/33nfkk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à l’insertion des légumineuses : étude comparative de trois territoires contrastés (Bourgogne, Midi-Pyrénées, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138520278578103E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing planned and associated biodiversity in French farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.57. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CIMS pour améliorer la productivité en Agriculture Biologique dans les systèmes de culture assolés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Buchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.131-141. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.517407968140441E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology territories : places for sustainable agricultural and food systems and biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (2), pp.132-144. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2015.1115799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow non-inversion tillage in organic farming maintains crop yields and increases soil C stocks: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Baranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majimcha Nobel-de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0354-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farmers’ motivations and challenges for adopting conservation agriculture in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mäder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.281-295. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13165-015-0136-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How organic farmers practice conservation agriculture in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.72-85. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742170514000477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers in southwestern France think that their arable cropping systems are already adapted to face climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.333-345. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-013-0496-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0180-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie d'agriculteurs pour étudier les proximités techniques à l'agriculture biologique à l'échelle d'une zone à enjeu eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gratecap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.509-524. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rk9z-ng90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-model tools for a better agricultural water management: Tackling managers' issues at different scales - A contribution from systemic agronomists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of using quantile regression for analysing the effect of weeds on organic winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.199-208. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00773.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors limiting the grain protein content of organic winter wheat in south-eastern France: a mixed-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.565-574. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming System Design for Sustainable Agrifood Systems: theories and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 2025, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret de ressources Be-Creative pour piloter et animer un processus de co-conception de territoires zéro phyto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé du sol®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://ecodeveloppement.paca.hub.inrae.fr/nos-productions/nos-jeux-serieux/la-cle-du-sol-R. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bzxp-es69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour le diagnostic des freins et leviers sociotechniques aux processus d’innovation dans des systèmes agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 66 p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w78m-dn95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and sociotechnical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems Short communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical diagnosis for designing pesticide-free coupled innovations at territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Pesticide Free Agriculture What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les professionnels du maraîchage construisent des stratégies de gestion agroécologique des ravageurs … en jouant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay: a serious game to design and evaluate the introduction of cereal- legume intercrops in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 369 p., 2019, Proceedings of the European Conference on Crop Diversification 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early assessment of organic winter wheat performances (yield and grain protein content): a combination of regional agronomic diagnosis, modelling with weed indicators and analysing information sampled by farmers to manage their technical practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AGPT0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Casagrande </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">casagrande-marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3856-6432</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure agronome et docteure en agronomie, j’ai soutenu une thèse sur les facteurs limitants du rendement et de la qualité du blé biologique (2005-2008). Après un post-doctorat à Wageningen University & Research (2009-2010), j’ai été chargée de recherche à l’UMR AGIR (2010-2011). J’ai ensuite été enseignante-chercheure en agronomie à l’ISARA-Lyon (2011-2016) puis chargée de mission « agronomie et systèmes » à l’ITAB (Institut de l’agriculture et de l’alimentation biologiques, 2016-2020). Depuis 2020, je contribue en tant qu’ingénieure de recherche contractuelle à des projets visant à co-concevoir des territoires sans pesticides, avec et pour les acteurs des territoires (projet INTERLUDE et BE CREATIVE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’inscrivent dans le champ de l’agronomie système, et j’ai mobilisé une palette d’approches dans la production de connaissances (expérimentation, suivi de parcelles agricoles, enquêtes) et leur analyse (statistiques quantitatives et qualitatives, modélisation, analyses empiriques). Mes recherches se sont d’abord inscrites dans un « modèle de laboratoire », pour produire des connaissances sur les effets de pratiques sur les performances de systèmes de culture (travaux de thèse notamment), et un « modèle de terrain », en construisant une représentation du fonctionnement des exploitations agricoles, et se sont progressivement combinés à des activités de « recherche intervention », en m’engageant dans l’action collective avec les acteurs.  Mes travaux de recherche s’organisent selon 3 axes :(i)	Produire des connaissances et les rendre disponibles pour la transition agroécologique,(ii)	Analyser le fonctionnement des exploitations agricoles engagées dans la transition agroécologique,(iii)	Développer des méthodes et outils pour accompagner la transition agroécologique des acteurs des territoires et des filières.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser la production fruitière écologique du Pilat un projet de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Fruit Outcomes: Environment-friendly innovations in strawberry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de Co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; Danone; Materne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227988v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs innovants pour la conception et l’évaluation de systèmes techniques (DISCOTECH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation couplée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r90v-1zwv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire évoluer son système et ses pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agronome en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri éditions, pp.318-335, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Agroecological Practices to Higher Education Students, Farmers and Other Stakeholders. Examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander Wezel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.419-444, 2017, 978-1-78634-305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD A PESTICIDE FREE TERRITORY: HOW DIFFERENT METHODS COULD BE COMBINED TO ACHIEVE THIS GOAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering systemic change at a territory scale: a collective learning experiment with stakeholders along the agrifood chain in the Pilat, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champailler Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Alienor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COUPLED INNOVATIONS TO REDUCE PESTICIDE USE IN VEGETABLE PRODUCTION: A CASE STUDY IN THE SOUTH OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurative representation tools to support the participatory design process of an agrifood system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining technical and organisational innovations to enhance biosolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Krasova Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, PALAISEAU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial design for sustainable agrifood systems: development and testing of a cross-disciplinary review framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Change for Sustainable Futures - 15th IFSA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical inquiry approach for innovation in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA2024 | SYSTEMIC CHANGE FOR SUSTAINABLE FUTURES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des innovations couplées à l'échelle des territoires pour permettre la réduction des produits phytosanitaires en production maraichère. Les enseignements du projet INTERLUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERLUDE, une démarche de co-conception d’un scénario territorial de gestion agroécologique de bioagresseurs en maraîchage en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire n°3 inter-RMT sur la circularité territoriale - "Comment les acteurs d’un territoire peuvent ils travailler de façon participative et inclusive pour concevoir ensemble leurs futurs désirables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Avignon (en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations et stratégies pour développer les légumineuses : trajectoires d’insertion de légumineuses dans les exploitations agricoles de deux territoires (Bourgogne et Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Protéines des programmes de recherche PSDR Bourgogne – Franche-Comté et du Groupe opérationnel PROTEINS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des professionnels du maraîchage construisent des stratégies de gestion agroécologique … en jouant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing crop diversification strategies from plot to sociotechnical system to manage root-knot nematodes in Mediterranean market gardening systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing crop diversification solutions from farm to agri-food chain to manage root-knot nematodes in Mediterranean market gardening systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory method to design farm scale scenarios for recovering groundwater quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de scénarios sur mesure à l’échelle de l’exploitation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ‘Conception de systèmes de culture pour et par les agriculteurs’, RMT Systèmes de Culture Innovants et Initiative for Design in Agrifood Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers au développement des légumineuses dans les exploitations agricoles : Etude des trajectoires de changement technique dans des exploitations agricoles de deux territoires (Bourgogne et Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes de culture plus résilients écologiquement et économiquement&amp;quot; - Cas d’étude : Coconception multi-échelle pour une gestion agroécologique des bioagresseurs du sol en maraîchage provençal sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du végétal - 10ième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Angers, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of Legumes insertion in farms: methodological framework for the analysis of long-term changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Applied Biologists, Advances in Legume Science and Practice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2018, Glasgow, United Kingdom. 145 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology Territories, a participatory action research project for transition towards sustainable and territorialized agricultural food systems (2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fostering synergies between movement, science and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices dans les systèmes de grandes cultures biologiques - Retour d’expériences du Réseau RotAB ITAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique du Réseau RotAB ITAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agroecology territory: the challenge of enrolling multiple stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participatory Action Research (P.A.R.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant based-diversity practices in conventional and organic farming: a farmers' survey in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc.4th ISOFAR scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.279-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A serious game to foster transition to sustainable food systems regarding soil health management based on a provencal market gardening case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">organic world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rennes, France. pp.1442 - 1453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and combination of models for cropping system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit production without synthetic chemical inputs in the Pilat, challenges and prospects for change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Zwigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Champailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art06-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and socio-technical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103810. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the obstacles of specialisation to the opportunities of diversification for a pesticide-free region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 exemples de diagnostics pour réduire l’usage des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 302, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des pesticides : lever les freins à l’échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 302, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w78m-dn95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking down coupled innovations supporting agroecological vegetable crop protection to foster sustainability transition of agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.103354. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay: A game for the participatory design of locally adapted cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairistiona Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing barriers and levers for practice change: a new framework applied to vegetables’ soil pest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00700-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUZ’CO - Solutions collectives pour développer les légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Valorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Garcia-Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.191-204. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/n8vf-mm38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A farmer-oriented method for co-designing groundwater-friendly farm management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00622-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mulch from cover crops to facilitate organic no-till soybean and maize production. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vincent-Caboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (5), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0590-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology as farmers’ situated ways of acting : a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online (5), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2018.1514677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to legume-based farming systems requires stable outlets, learning, and peer-networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0559-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative method to assess suitability of Nitrate Directive measures for farm management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.389-401. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en réseau d’expérimentations de longue durée de systèmes de grande culture en agriculture biologique : apports méthodologiques et enseignements pour des systèmes très économes en phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L de Cordoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.317-330. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/33nfkk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à l’insertion des légumineuses : étude comparative de trois territoires contrastés (Bourgogne, Midi-Pyrénées, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138520278578103E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CIMS pour améliorer la productivité en Agriculture Biologique dans les systèmes de culture assolés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Buchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.131-141. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.517407968140441E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing planned and associated biodiversity in French farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.57. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology territories : places for sustainable agricultural and food systems and biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (2), pp.132-144. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2015.1115799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farmers’ motivations and challenges for adopting conservation agriculture in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mäder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.281-295. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13165-015-0136-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow non-inversion tillage in organic farming maintains crop yields and increases soil C stocks: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Baranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majimcha Nobel-de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0354-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How organic farmers practice conservation agriculture in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.72-85. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742170514000477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers in southwestern France think that their arable cropping systems are already adapted to face climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.333-345. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-013-0496-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0180-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie d'agriculteurs pour étudier les proximités techniques à l'agriculture biologique à l'échelle d'une zone à enjeu eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gratecap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.509-524. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rk9z-ng90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-model tools for a better agricultural water management: Tackling managers' issues at different scales - A contribution from systemic agronomists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of using quantile regression for analysing the effect of weeds on organic winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.199-208. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00773.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors limiting the grain protein content of organic winter wheat in south-eastern France: a mixed-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.565-574. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming System Design for Sustainable Agrifood Systems: theories and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 2025, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret de ressources Be-Creative pour piloter et animer un processus de co-conception de territoires zéro phyto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé du sol®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://ecodeveloppement.paca.hub.inrae.fr/nos-productions/nos-jeux-serieux/la-cle-du-sol-R. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bzxp-es69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour le diagnostic des freins et leviers sociotechniques aux processus d’innovation dans des systèmes agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 66 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w78m-dn95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and sociotechnical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems Short communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical diagnosis for designing pesticide-free coupled innovations at territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Pesticide Free Agriculture What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les professionnels du maraîchage construisent des stratégies de gestion agroécologique des ravageurs … en jouant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay: a serious game to design and evaluate the introduction of cereal- legume intercrops in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 369 p., 2019, Proceedings of the European Conference on Crop Diversification 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early assessment of organic winter wheat performances (yield and grain protein content): a combination of regional agronomic diagnosis, modelling with weed indicators and analysing information sampled by farmers to manage their technical practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AGPT0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C782945A"/>
+    <w:nsid w:val="540CAED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/casagrande-marion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3856-6432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467291v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Varlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227988v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chieze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r90v-1zwv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02314110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Papillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duncombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mothes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Morvan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hirt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05445114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Krasova Wade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boulestreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Revoyron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Vidal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160600v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918918v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fontaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Besse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771521v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zwigard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champailler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art06-GB" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art07-GB" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524434v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103810" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cathala" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w78m-dn95" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Peyras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103354" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00700-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valorge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Garcia-Velasco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n8vf-mm38" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00622-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vidal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0559-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.059" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627810v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138520278578103E12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627802v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wendling" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407968140441E12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631932v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rollin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0496-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016275v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rk9z-ng90" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219264v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664916v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Henry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bzxp-es69" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015586v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169342v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Parmantier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918849v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Balandier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004736v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0052" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/casagrande-marion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3856-6432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467291v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Varlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227988v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chieze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r90v-1zwv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02314110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Papillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duncombe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mothes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Morvan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hirt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05445114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Krasova Wade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boulestreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Revoyron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Besse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zwigard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champailler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art06-GB" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103810" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art07-GB" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299548v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cathala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w78m-dn95" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Peyras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103354" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00700-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480519v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valorge" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Garcia-Velasco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n8vf-mm38" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924737v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00622-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453506v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vidal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0559-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.059" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138520278578103E12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627802v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wendling" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407968140441E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631932v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rollin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0496-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rk9z-ng90" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219264v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Henry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bzxp-es69" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015586v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281181v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Parmantier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918849v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738127v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Balandier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004736v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0052" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>