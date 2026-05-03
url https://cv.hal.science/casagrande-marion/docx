--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Casagrande </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">casagrande-marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3856-6432</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure agronome et docteure en agronomie, j’ai soutenu une thèse sur les facteurs limitants du rendement et de la qualité du blé biologique (2005-2008). Après un post-doctorat à Wageningen University & Research (2009-2010), j’ai été chargée de recherche à l’UMR AGIR (2010-2011). J’ai ensuite été enseignante-chercheure en agronomie à l’ISARA-Lyon (2011-2016) puis chargée de mission « agronomie et systèmes » à l’ITAB (Institut de l’agriculture et de l’alimentation biologiques, 2016-2020). Depuis 2020, je contribue en tant qu’ingénieure de recherche contractuelle à des projets visant à co-concevoir des territoires sans pesticides, avec et pour les acteurs des territoires (projet INTERLUDE et BE CREATIVE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’inscrivent dans le champ de l’agronomie système, et j’ai mobilisé une palette d’approches dans la production de connaissances (expérimentation, suivi de parcelles agricoles, enquêtes) et leur analyse (statistiques quantitatives et qualitatives, modélisation, analyses empiriques). Mes recherches se sont d’abord inscrites dans un « modèle de laboratoire », pour produire des connaissances sur les effets de pratiques sur les performances de systèmes de culture (travaux de thèse notamment), et un « modèle de terrain », en construisant une représentation du fonctionnement des exploitations agricoles, et se sont progressivement combinés à des activités de « recherche intervention », en m’engageant dans l’action collective avec les acteurs.  Mes travaux de recherche s’organisent selon 3 axes :(i)	Produire des connaissances et les rendre disponibles pour la transition agroécologique,(ii)	Analyser le fonctionnement des exploitations agricoles engagées dans la transition agroécologique,(iii)	Développer des méthodes et outils pour accompagner la transition agroécologique des acteurs des territoires et des filières.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser la production fruitière écologique du Pilat un projet de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Fruit Outcomes: Environment-friendly innovations in strawberry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de Co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; Danone; Materne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227988v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs innovants pour la conception et l’évaluation de systèmes techniques (DISCOTECH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation couplée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r90v-1zwv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire évoluer son système et ses pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agronome en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri éditions, pp.318-335, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Agroecological Practices to Higher Education Students, Farmers and Other Stakeholders. Examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander Wezel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.419-444, 2017, 978-1-78634-305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD A PESTICIDE FREE TERRITORY: HOW DIFFERENT METHODS COULD BE COMBINED TO ACHIEVE THIS GOAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering systemic change at a territory scale: a collective learning experiment with stakeholders along the agrifood chain in the Pilat, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champailler Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Alienor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COUPLED INNOVATIONS TO REDUCE PESTICIDE USE IN VEGETABLE PRODUCTION: A CASE STUDY IN THE SOUTH OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurative representation tools to support the participatory design process of an agrifood system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining technical and organisational innovations to enhance biosolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Krasova Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, PALAISEAU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial design for sustainable agrifood systems: development and testing of a cross-disciplinary review framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Change for Sustainable Futures - 15th IFSA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical inquiry approach for innovation in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA2024 | SYSTEMIC CHANGE FOR SUSTAINABLE FUTURES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des innovations couplées à l'échelle des territoires pour permettre la réduction des produits phytosanitaires en production maraichère. Les enseignements du projet INTERLUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERLUDE, une démarche de co-conception d’un scénario territorial de gestion agroécologique de bioagresseurs en maraîchage en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire n°3 inter-RMT sur la circularité territoriale - "Comment les acteurs d’un territoire peuvent ils travailler de façon participative et inclusive pour concevoir ensemble leurs futurs désirables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Avignon (en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations et stratégies pour développer les légumineuses : trajectoires d’insertion de légumineuses dans les exploitations agricoles de deux territoires (Bourgogne et Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Protéines des programmes de recherche PSDR Bourgogne – Franche-Comté et du Groupe opérationnel PROTEINS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des professionnels du maraîchage construisent des stratégies de gestion agroécologique … en jouant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing crop diversification strategies from plot to sociotechnical system to manage root-knot nematodes in Mediterranean market gardening systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing crop diversification solutions from farm to agri-food chain to manage root-knot nematodes in Mediterranean market gardening systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory method to design farm scale scenarios for recovering groundwater quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de scénarios sur mesure à l’échelle de l’exploitation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ‘Conception de systèmes de culture pour et par les agriculteurs’, RMT Systèmes de Culture Innovants et Initiative for Design in Agrifood Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers au développement des légumineuses dans les exploitations agricoles : Etude des trajectoires de changement technique dans des exploitations agricoles de deux territoires (Bourgogne et Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes de culture plus résilients écologiquement et économiquement&amp;quot; - Cas d’étude : Coconception multi-échelle pour une gestion agroécologique des bioagresseurs du sol en maraîchage provençal sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du végétal - 10ième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Angers, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of Legumes insertion in farms: methodological framework for the analysis of long-term changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Applied Biologists, Advances in Legume Science and Practice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2018, Glasgow, United Kingdom. 145 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology Territories, a participatory action research project for transition towards sustainable and territorialized agricultural food systems (2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fostering synergies between movement, science and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices dans les systèmes de grandes cultures biologiques - Retour d’expériences du Réseau RotAB ITAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique du Réseau RotAB ITAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agroecology territory: the challenge of enrolling multiple stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participatory Action Research (P.A.R.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant based-diversity practices in conventional and organic farming: a farmers' survey in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc.4th ISOFAR scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.279-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A serious game to foster transition to sustainable food systems regarding soil health management based on a provencal market gardening case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">organic world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rennes, France. pp.1442 - 1453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and combination of models for cropping system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit production without synthetic chemical inputs in the Pilat, challenges and prospects for change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Zwigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Champailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art06-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and socio-technical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103810. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the obstacles of specialisation to the opportunities of diversification for a pesticide-free region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 exemples de diagnostics pour réduire l’usage des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 302, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des pesticides : lever les freins à l’échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 302, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w78m-dn95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking down coupled innovations supporting agroecological vegetable crop protection to foster sustainability transition of agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.103354. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay: A game for the participatory design of locally adapted cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairistiona Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing barriers and levers for practice change: a new framework applied to vegetables’ soil pest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00700-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUZ’CO - Solutions collectives pour développer les légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Valorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Garcia-Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.191-204. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/n8vf-mm38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A farmer-oriented method for co-designing groundwater-friendly farm management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00622-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mulch from cover crops to facilitate organic no-till soybean and maize production. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vincent-Caboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (5), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0590-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology as farmers’ situated ways of acting : a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online (5), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2018.1514677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to legume-based farming systems requires stable outlets, learning, and peer-networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0559-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative method to assess suitability of Nitrate Directive measures for farm management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.389-401. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en réseau d’expérimentations de longue durée de systèmes de grande culture en agriculture biologique : apports méthodologiques et enseignements pour des systèmes très économes en phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L de Cordoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.317-330. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/33nfkk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à l’insertion des légumineuses : étude comparative de trois territoires contrastés (Bourgogne, Midi-Pyrénées, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138520278578103E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CIMS pour améliorer la productivité en Agriculture Biologique dans les systèmes de culture assolés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Buchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.131-141. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.517407968140441E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing planned and associated biodiversity in French farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.57. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology territories : places for sustainable agricultural and food systems and biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (2), pp.132-144. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2015.1115799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farmers’ motivations and challenges for adopting conservation agriculture in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mäder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.281-295. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13165-015-0136-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow non-inversion tillage in organic farming maintains crop yields and increases soil C stocks: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Baranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majimcha Nobel-de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0354-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How organic farmers practice conservation agriculture in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.72-85. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742170514000477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers in southwestern France think that their arable cropping systems are already adapted to face climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.333-345. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-013-0496-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0180-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie d'agriculteurs pour étudier les proximités techniques à l'agriculture biologique à l'échelle d'une zone à enjeu eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gratecap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.509-524. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rk9z-ng90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-model tools for a better agricultural water management: Tackling managers' issues at different scales - A contribution from systemic agronomists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of using quantile regression for analysing the effect of weeds on organic winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.199-208. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00773.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors limiting the grain protein content of organic winter wheat in south-eastern France: a mixed-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.565-574. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming System Design for Sustainable Agrifood Systems: theories and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 2025, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret de ressources Be-Creative pour piloter et animer un processus de co-conception de territoires zéro phyto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé du sol®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://ecodeveloppement.paca.hub.inrae.fr/nos-productions/nos-jeux-serieux/la-cle-du-sol-R. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bzxp-es69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour le diagnostic des freins et leviers sociotechniques aux processus d’innovation dans des systèmes agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 66 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w78m-dn95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and sociotechnical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems Short communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical diagnosis for designing pesticide-free coupled innovations at territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Pesticide Free Agriculture What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les professionnels du maraîchage construisent des stratégies de gestion agroécologique des ravageurs … en jouant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay: a serious game to design and evaluate the introduction of cereal- legume intercrops in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 369 p., 2019, Proceedings of the European Conference on Crop Diversification 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early assessment of organic winter wheat performances (yield and grain protein content): a combination of regional agronomic diagnosis, modelling with weed indicators and analysing information sampled by farmers to manage their technical practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AGPT0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Casagrande </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">casagrande-marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3856-6432</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure agronome et docteure en agronomie, j’ai soutenu une thèse sur les facteurs limitants du rendement et de la qualité du blé biologique (2005-2008). Après un post-doctorat à Wageningen University & Research (2009-2010), j’ai été chargée de recherche à l’UMR AGIR (2010-2011). J’ai ensuite été enseignante-chercheure en agronomie à l’ISARA-Lyon (2011-2016) puis chargée de mission « agronomie et systèmes » à l’ITAB (Institut de l’agriculture et de l’alimentation biologiques, 2016-2020). Depuis 2020, je contribue en tant qu’ingénieure de recherche contractuelle à des projets visant à co-concevoir des territoires sans pesticides, avec et pour les acteurs des territoires (projet INTERLUDE et BE CREATIVE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’inscrivent dans le champ de l’agronomie système, et j’ai mobilisé une palette d’approches dans la production de connaissances (expérimentation, suivi de parcelles agricoles, enquêtes) et leur analyse (statistiques quantitatives et qualitatives, modélisation, analyses empiriques). Mes recherches se sont d’abord inscrites dans un « modèle de laboratoire », pour produire des connaissances sur les effets de pratiques sur les performances de systèmes de culture (travaux de thèse notamment), et un « modèle de terrain », en construisant une représentation du fonctionnement des exploitations agricoles, et se sont progressivement combinés à des activités de « recherche intervention », en m’engageant dans l’action collective avec les acteurs.  Mes travaux de recherche s’organisent selon 3 axes :(i)	Produire des connaissances et les rendre disponibles pour la transition agroécologique,(ii)	Analyser le fonctionnement des exploitations agricoles engagées dans la transition agroécologique,(iii)	Développer des méthodes et outils pour accompagner la transition agroécologique des acteurs des territoires et des filières.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser la production fruitière écologique du Pilat un projet de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Fruit Outcomes: Environment-friendly innovations in strawberry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de Co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; Danone; Materne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227988v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs innovants pour la conception et l’évaluation de systèmes techniques (DISCOTECH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation couplée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r90v-1zwv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire évoluer son système et ses pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agronome en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri éditions, pp.318-335, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Agroecological Practices to Higher Education Students, Farmers and Other Stakeholders. Examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander Wezel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.419-444, 2017, 978-1-78634-305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering systemic change at a territory scale: a collective learning experiment with stakeholders along the agrifood chain in the Pilat, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champailler Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Alienor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD A PESTICIDE FREE TERRITORY: HOW DIFFERENT METHODS COULD BE COMBINED TO ACHIEVE THIS GOAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COUPLED INNOVATIONS TO REDUCE PESTICIDE USE IN VEGETABLE PRODUCTION: A CASE STUDY IN THE SOUTH OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurative representation tools to support the participatory design process of an agrifood system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining technical and organisational innovations to enhance biosolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Krasova Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, PALAISEAU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial design for sustainable agrifood systems: development and testing of a cross-disciplinary review framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Change for Sustainable Futures - 15th IFSA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical inquiry approach for innovation in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA2024 | SYSTEMIC CHANGE FOR SUSTAINABLE FUTURES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des innovations couplées à l'échelle des territoires pour permettre la réduction des produits phytosanitaires en production maraichère. Les enseignements du projet INTERLUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERLUDE, une démarche de co-conception d’un scénario territorial de gestion agroécologique de bioagresseurs en maraîchage en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire n°3 inter-RMT sur la circularité territoriale - "Comment les acteurs d’un territoire peuvent ils travailler de façon participative et inclusive pour concevoir ensemble leurs futurs désirables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Avignon (en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations et stratégies pour développer les légumineuses : trajectoires d’insertion de légumineuses dans les exploitations agricoles de deux territoires (Bourgogne et Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Protéines des programmes de recherche PSDR Bourgogne – Franche-Comté et du Groupe opérationnel PROTEINS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des professionnels du maraîchage construisent des stratégies de gestion agroécologique … en jouant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing crop diversification strategies from plot to sociotechnical system to manage root-knot nematodes in Mediterranean market gardening systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing crop diversification solutions from farm to agri-food chain to manage root-knot nematodes in Mediterranean market gardening systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory method to design farm scale scenarios for recovering groundwater quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de scénarios sur mesure à l’échelle de l’exploitation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ‘Conception de systèmes de culture pour et par les agriculteurs’, RMT Systèmes de Culture Innovants et Initiative for Design in Agrifood Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers au développement des légumineuses dans les exploitations agricoles : Etude des trajectoires de changement technique dans des exploitations agricoles de deux territoires (Bourgogne et Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes de culture plus résilients écologiquement et économiquement&amp;quot; - Cas d’étude : Coconception multi-échelle pour une gestion agroécologique des bioagresseurs du sol en maraîchage provençal sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du végétal - 10ième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Angers, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of Legumes insertion in farms: methodological framework for the analysis of long-term changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Applied Biologists, Advances in Legume Science and Practice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2018, Glasgow, United Kingdom. 145 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices dans les systèmes de grandes cultures biologiques - Retour d’expériences du Réseau RotAB ITAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique du Réseau RotAB ITAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology Territories, a participatory action research project for transition towards sustainable and territorialized agricultural food systems (2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fostering synergies between movement, science and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agroecology territory: the challenge of enrolling multiple stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participatory Action Research (P.A.R.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant based-diversity practices in conventional and organic farming: a farmers' survey in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc.4th ISOFAR scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.279-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A serious game to foster transition to sustainable food systems regarding soil health management based on a provencal market gardening case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">organic world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rennes, France. pp.1442 - 1453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and combination of models for cropping system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit production without synthetic chemical inputs in the Pilat, challenges and prospects for change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Zwigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Champailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art06-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and socio-technical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103810. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the obstacles of specialisation to the opportunities of diversification for a pesticide-free region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 exemples de diagnostics pour réduire l’usage des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 302, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des pesticides : lever les freins à l’échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 302, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w78m-dn95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking down coupled innovations supporting agroecological vegetable crop protection to foster sustainability transition of agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.103354. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay: A game for the participatory design of locally adapted cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairistiona Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing barriers and levers for practice change: a new framework applied to vegetables’ soil pest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00700-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUZ’CO - Solutions collectives pour développer les légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Valorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Garcia-Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.191-204. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/n8vf-mm38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A farmer-oriented method for co-designing groundwater-friendly farm management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00622-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mulch from cover crops to facilitate organic no-till soybean and maize production. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vincent-Caboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (5), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0590-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to legume-based farming systems requires stable outlets, learning, and peer-networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0559-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology as farmers’ situated ways of acting : a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online (5), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2018.1514677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative method to assess suitability of Nitrate Directive measures for farm management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.389-401. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en réseau d’expérimentations de longue durée de systèmes de grande culture en agriculture biologique : apports méthodologiques et enseignements pour des systèmes très économes en phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L de Cordoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.317-330. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/33nfkk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à l’insertion des légumineuses : étude comparative de trois territoires contrastés (Bourgogne, Midi-Pyrénées, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138520278578103E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing planned and associated biodiversity in French farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.57. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CIMS pour améliorer la productivité en Agriculture Biologique dans les systèmes de culture assolés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Buchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.131-141. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.517407968140441E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology territories : places for sustainable agricultural and food systems and biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (2), pp.132-144. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2015.1115799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farmers’ motivations and challenges for adopting conservation agriculture in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mäder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.281-295. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13165-015-0136-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow non-inversion tillage in organic farming maintains crop yields and increases soil C stocks: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Baranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majimcha Nobel-de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0354-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How organic farmers practice conservation agriculture in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.72-85. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742170514000477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers in southwestern France think that their arable cropping systems are already adapted to face climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.333-345. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-013-0496-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0180-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie d'agriculteurs pour étudier les proximités techniques à l'agriculture biologique à l'échelle d'une zone à enjeu eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gratecap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.509-524. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rk9z-ng90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-model tools for a better agricultural water management: Tackling managers' issues at different scales - A contribution from systemic agronomists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of using quantile regression for analysing the effect of weeds on organic winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.199-208. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00773.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors limiting the grain protein content of organic winter wheat in south-eastern France: a mixed-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.565-574. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming System Design for Sustainable Agrifood Systems: theories and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 2025, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret de ressources Be-Creative pour piloter et animer un processus de co-conception de territoires zéro phyto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé du sol®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://ecodeveloppement.paca.hub.inrae.fr/nos-productions/nos-jeux-serieux/la-cle-du-sol-R. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bzxp-es69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour le diagnostic des freins et leviers sociotechniques aux processus d’innovation dans des systèmes agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 66 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w78m-dn95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and sociotechnical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems Short communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical diagnosis for designing pesticide-free coupled innovations at territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Pesticide Free Agriculture What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les professionnels du maraîchage construisent des stratégies de gestion agroécologique des ravageurs … en jouant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay: a serious game to design and evaluate the introduction of cereal- legume intercrops in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 369 p., 2019, Proceedings of the European Conference on Crop Diversification 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early assessment of organic winter wheat performances (yield and grain protein content): a combination of regional agronomic diagnosis, modelling with weed indicators and analysing information sampled by farmers to manage their technical practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AGPT0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="540CAED1"/>
+    <w:nsid w:val="2BF14E6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/casagrande-marion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3856-6432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467291v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Varlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227988v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chieze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r90v-1zwv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02314110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Papillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duncombe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mothes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Morvan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hirt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05445114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Krasova Wade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boulestreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Revoyron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Besse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zwigard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champailler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art06-GB" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103810" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art07-GB" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299548v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cathala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w78m-dn95" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Peyras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103354" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00700-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480519v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valorge" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Garcia-Velasco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n8vf-mm38" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924737v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00622-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453506v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vidal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0559-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.059" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138520278578103E12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627802v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wendling" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407968140441E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631932v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rollin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0496-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rk9z-ng90" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219264v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Henry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bzxp-es69" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015586v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281181v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Parmantier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918849v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738127v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Balandier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004736v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0052" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/casagrande-marion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3856-6432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467291v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Varlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227988v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chieze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r90v-1zwv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02314110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Papillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duncombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mothes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Morvan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hirt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05445114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Krasova Wade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boulestreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Revoyron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fontaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Besse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zwigard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champailler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art06-GB" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103810" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art07-GB" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299548v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cathala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w78m-dn95" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Peyras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103354" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00700-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480519v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valorge" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Garcia-Velasco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n8vf-mm38" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924737v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00622-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vidal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0559-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.059" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138520278578103E12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wendling" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407968140441E12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631932v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rollin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0496-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rk9z-ng90" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219264v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Henry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bzxp-es69" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015586v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281181v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Parmantier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918849v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738127v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Balandier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004736v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0052" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>