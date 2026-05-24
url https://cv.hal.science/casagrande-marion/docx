--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Casagrande </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">casagrande-marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3856-6432</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure agronome et docteure en agronomie, j’ai soutenu une thèse sur les facteurs limitants du rendement et de la qualité du blé biologique (2005-2008). Après un post-doctorat à Wageningen University & Research (2009-2010), j’ai été chargée de recherche à l’UMR AGIR (2010-2011). J’ai ensuite été enseignante-chercheure en agronomie à l’ISARA-Lyon (2011-2016) puis chargée de mission « agronomie et systèmes » à l’ITAB (Institut de l’agriculture et de l’alimentation biologiques, 2016-2020). Depuis 2020, je contribue en tant qu’ingénieure de recherche contractuelle à des projets visant à co-concevoir des territoires sans pesticides, avec et pour les acteurs des territoires (projet INTERLUDE et BE CREATIVE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’inscrivent dans le champ de l’agronomie système, et j’ai mobilisé une palette d’approches dans la production de connaissances (expérimentation, suivi de parcelles agricoles, enquêtes) et leur analyse (statistiques quantitatives et qualitatives, modélisation, analyses empiriques). Mes recherches se sont d’abord inscrites dans un « modèle de laboratoire », pour produire des connaissances sur les effets de pratiques sur les performances de systèmes de culture (travaux de thèse notamment), et un « modèle de terrain », en construisant une représentation du fonctionnement des exploitations agricoles, et se sont progressivement combinés à des activités de « recherche intervention », en m’engageant dans l’action collective avec les acteurs.  Mes travaux de recherche s’organisent selon 3 axes :(i)	Produire des connaissances et les rendre disponibles pour la transition agroécologique,(ii)	Analyser le fonctionnement des exploitations agricoles engagées dans la transition agroécologique,(iii)	Développer des méthodes et outils pour accompagner la transition agroécologique des acteurs des territoires et des filières.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser la production fruitière écologique du Pilat un projet de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Fruit Outcomes: Environment-friendly innovations in strawberry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de Co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; Danone; Materne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227988v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs innovants pour la conception et l’évaluation de systèmes techniques (DISCOTECH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation couplée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r90v-1zwv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire évoluer son système et ses pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agronome en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri éditions, pp.318-335, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Agroecological Practices to Higher Education Students, Farmers and Other Stakeholders. Examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander Wezel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.419-444, 2017, 978-1-78634-305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering systemic change at a territory scale: a collective learning experiment with stakeholders along the agrifood chain in the Pilat, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champailler Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Alienor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD A PESTICIDE FREE TERRITORY: HOW DIFFERENT METHODS COULD BE COMBINED TO ACHIEVE THIS GOAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COUPLED INNOVATIONS TO REDUCE PESTICIDE USE IN VEGETABLE PRODUCTION: A CASE STUDY IN THE SOUTH OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurative representation tools to support the participatory design process of an agrifood system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining technical and organisational innovations to enhance biosolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Krasova Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, PALAISEAU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial design for sustainable agrifood systems: development and testing of a cross-disciplinary review framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Change for Sustainable Futures - 15th IFSA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical inquiry approach for innovation in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA2024 | SYSTEMIC CHANGE FOR SUSTAINABLE FUTURES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des innovations couplées à l'échelle des territoires pour permettre la réduction des produits phytosanitaires en production maraichère. Les enseignements du projet INTERLUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERLUDE, une démarche de co-conception d’un scénario territorial de gestion agroécologique de bioagresseurs en maraîchage en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire n°3 inter-RMT sur la circularité territoriale - "Comment les acteurs d’un territoire peuvent ils travailler de façon participative et inclusive pour concevoir ensemble leurs futurs désirables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Avignon (en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations et stratégies pour développer les légumineuses : trajectoires d’insertion de légumineuses dans les exploitations agricoles de deux territoires (Bourgogne et Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Protéines des programmes de recherche PSDR Bourgogne – Franche-Comté et du Groupe opérationnel PROTEINS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des professionnels du maraîchage construisent des stratégies de gestion agroécologique … en jouant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing crop diversification strategies from plot to sociotechnical system to manage root-knot nematodes in Mediterranean market gardening systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing crop diversification solutions from farm to agri-food chain to manage root-knot nematodes in Mediterranean market gardening systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory method to design farm scale scenarios for recovering groundwater quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de scénarios sur mesure à l’échelle de l’exploitation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ‘Conception de systèmes de culture pour et par les agriculteurs’, RMT Systèmes de Culture Innovants et Initiative for Design in Agrifood Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers au développement des légumineuses dans les exploitations agricoles : Etude des trajectoires de changement technique dans des exploitations agricoles de deux territoires (Bourgogne et Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes de culture plus résilients écologiquement et économiquement&amp;quot; - Cas d’étude : Coconception multi-échelle pour une gestion agroécologique des bioagresseurs du sol en maraîchage provençal sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du végétal - 10ième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Angers, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of Legumes insertion in farms: methodological framework for the analysis of long-term changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Applied Biologists, Advances in Legume Science and Practice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2018, Glasgow, United Kingdom. 145 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices dans les systèmes de grandes cultures biologiques - Retour d’expériences du Réseau RotAB ITAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique du Réseau RotAB ITAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology Territories, a participatory action research project for transition towards sustainable and territorialized agricultural food systems (2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fostering synergies between movement, science and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agroecology territory: the challenge of enrolling multiple stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participatory Action Research (P.A.R.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant based-diversity practices in conventional and organic farming: a farmers' survey in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc.4th ISOFAR scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.279-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A serious game to foster transition to sustainable food systems regarding soil health management based on a provencal market gardening case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">organic world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rennes, France. pp.1442 - 1453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and combination of models for cropping system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit production without synthetic chemical inputs in the Pilat, challenges and prospects for change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Zwigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Champailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art06-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and socio-technical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103810. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the obstacles of specialisation to the opportunities of diversification for a pesticide-free region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 exemples de diagnostics pour réduire l’usage des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 302, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des pesticides : lever les freins à l’échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 302, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w78m-dn95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking down coupled innovations supporting agroecological vegetable crop protection to foster sustainability transition of agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.103354. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay: A game for the participatory design of locally adapted cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairistiona Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing barriers and levers for practice change: a new framework applied to vegetables’ soil pest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00700-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUZ’CO - Solutions collectives pour développer les légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Valorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Garcia-Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.191-204. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/n8vf-mm38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A farmer-oriented method for co-designing groundwater-friendly farm management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00622-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mulch from cover crops to facilitate organic no-till soybean and maize production. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vincent-Caboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (5), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0590-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to legume-based farming systems requires stable outlets, learning, and peer-networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0559-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology as farmers’ situated ways of acting : a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online (5), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2018.1514677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative method to assess suitability of Nitrate Directive measures for farm management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.389-401. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en réseau d’expérimentations de longue durée de systèmes de grande culture en agriculture biologique : apports méthodologiques et enseignements pour des systèmes très économes en phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L de Cordoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.317-330. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/33nfkk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à l’insertion des légumineuses : étude comparative de trois territoires contrastés (Bourgogne, Midi-Pyrénées, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138520278578103E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing planned and associated biodiversity in French farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.57. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CIMS pour améliorer la productivité en Agriculture Biologique dans les systèmes de culture assolés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Buchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.131-141. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.517407968140441E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology territories : places for sustainable agricultural and food systems and biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (2), pp.132-144. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2015.1115799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farmers’ motivations and challenges for adopting conservation agriculture in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mäder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.281-295. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13165-015-0136-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow non-inversion tillage in organic farming maintains crop yields and increases soil C stocks: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Baranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majimcha Nobel-de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0354-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How organic farmers practice conservation agriculture in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.72-85. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742170514000477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers in southwestern France think that their arable cropping systems are already adapted to face climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.333-345. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-013-0496-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0180-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie d'agriculteurs pour étudier les proximités techniques à l'agriculture biologique à l'échelle d'une zone à enjeu eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gratecap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.509-524. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rk9z-ng90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-model tools for a better agricultural water management: Tackling managers' issues at different scales - A contribution from systemic agronomists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of using quantile regression for analysing the effect of weeds on organic winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.199-208. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00773.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors limiting the grain protein content of organic winter wheat in south-eastern France: a mixed-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.565-574. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming System Design for Sustainable Agrifood Systems: theories and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 2025, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret de ressources Be-Creative pour piloter et animer un processus de co-conception de territoires zéro phyto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé du sol®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://ecodeveloppement.paca.hub.inrae.fr/nos-productions/nos-jeux-serieux/la-cle-du-sol-R. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bzxp-es69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour le diagnostic des freins et leviers sociotechniques aux processus d’innovation dans des systèmes agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 66 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w78m-dn95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and sociotechnical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems Short communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical diagnosis for designing pesticide-free coupled innovations at territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Pesticide Free Agriculture What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les professionnels du maraîchage construisent des stratégies de gestion agroécologique des ravageurs … en jouant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay: a serious game to design and evaluate the introduction of cereal- legume intercrops in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 369 p., 2019, Proceedings of the European Conference on Crop Diversification 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early assessment of organic winter wheat performances (yield and grain protein content): a combination of regional agronomic diagnosis, modelling with weed indicators and analysing information sampled by farmers to manage their technical practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AGPT0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Casagrande </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">casagrande-marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3856-6432</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=2s82r6EAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure agronome et docteure en agronomie, j’ai soutenu une thèse sur les facteurs limitants du rendement et de la qualité du blé biologique (2005-2008). Après un post-doctorat à Wageningen University & Research (2009-2010), j’ai été chargée de recherche à l’UMR AGIR (2010-2011). J’ai ensuite été enseignante-chercheure en agronomie à l’ISARA-Lyon (2011-2016) puis chargée de mission « agronomie et systèmes » à l’ITAB (Institut de l’agriculture et de l’alimentation biologiques, 2016-2020). Depuis 2020, je contribue en tant qu’ingénieure de recherche contractuelle à des projets visant à co-concevoir des territoires sans pesticides, avec et pour les acteurs des territoires (projet INTERLUDE et BE CREATIVE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’inscrivent dans le champ de l’agronomie système, et j’ai mobilisé une palette d’approches dans la production de connaissances (expérimentation, suivi de parcelles agricoles, enquêtes) et leur analyse (statistiques quantitatives et qualitatives, modélisation, analyses empiriques). Mes recherches se sont d’abord inscrites dans un « modèle de laboratoire », pour produire des connaissances sur les effets de pratiques sur les performances de systèmes de culture (travaux de thèse notamment), et un « modèle de terrain », en construisant une représentation du fonctionnement des exploitations agricoles, et se sont progressivement combinés à des activités de « recherche intervention », en m’engageant dans l’action collective avec les acteurs.  Mes travaux de recherche s’organisent selon 3 axes :(i)	Produire des connaissances et les rendre disponibles pour la transition agroécologique,(ii)	Analyser le fonctionnement des exploitations agricoles engagées dans la transition agroécologique,(iii)	Développer des méthodes et outils pour accompagner la transition agroécologique des acteurs des territoires et des filières.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser la production fruitière écologique du Pilat un projet de recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friendly Fruit Outcomes: Environment-friendly innovations in strawberry production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique de Co-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chieze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; Danone; Materne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227988v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs innovants pour la conception et l’évaluation de systèmes techniques (DISCOTECH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2009, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation couplée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r90v-1zwv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of agronomic practices in integrated pest management programmes in horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dardouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosemary Collier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving integrated pest management in horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burleigh Dodds Science Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-280, 2022, Burleigh Dodds Series in Agricultural Science, 9781786767530. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2021.0095.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire évoluer son système et ses pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Papillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agronome en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educagri éditions, pp.318-335, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Agroecological Practices to Higher Education Students, Farmers and Other Stakeholders. Examples from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander Wezel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture: principles, applications, and making the transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.419-444, 2017, 978-1-78634-305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD A PESTICIDE FREE TERRITORY: HOW DIFFERENT METHODS COULD BE COMBINED TO ACHIEVE THIS GOAL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering systemic change at a territory scale: a collective learning experiment with stakeholders along the agrifood chain in the Pilat, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champailler Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvan Alienor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGNING COUPLED INNOVATIONS TO REDUCE PESTICIDE USE IN VEGETABLE PRODUCTION: A CASE STUDY IN THE SOUTH OF FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurative representation tools to support the participatory design process of an agrifood system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining technical and organisational innovations to enhance biosolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Krasova Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2025, PALAISEAU, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial design for sustainable agrifood systems: development and testing of a cross-disciplinary review framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic Change for Sustainable Futures - 15th IFSA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical inquiry approach for innovation in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSA2024 | SYSTEMIC CHANGE FOR SUSTAINABLE FUTURES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sociotechnical barriers and fostering innovation to diversify crop rotations. Examples in vegetable cropping systems in South-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP-AGRI European network for sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST TOP-AGRI, Jun 2024, Online, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing sociotechnical barriers and fostering innovation to diversify crop rotations in sheltered vegetable cropping systems in South-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSA-CREA, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des innovations couplées à l'échelle des territoires pour permettre la réduction des produits phytosanitaires en production maraichère. Les enseignements du projet INTERLUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERLUDE, une démarche de co-conception d’un scénario territorial de gestion agroécologique de bioagresseurs en maraîchage en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire n°3 inter-RMT sur la circularité territoriale - "Comment les acteurs d’un territoire peuvent ils travailler de façon participative et inclusive pour concevoir ensemble leurs futurs désirables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Avignon (en ligne ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations et stratégies pour développer les légumineuses : trajectoires d’insertion de légumineuses dans les exploitations agricoles de deux territoires (Bourgogne et Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Protéines des programmes de recherche PSDR Bourgogne – Franche-Comté et du Groupe opérationnel PROTEINS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des professionnels du maraîchage construisent des stratégies de gestion agroécologique … en jouant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing crop diversification strategies from plot to sociotechnical system to manage root-knot nematodes in Mediterranean market gardening systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing crop diversification solutions from farm to agri-food chain to manage root-knot nematodes in Mediterranean market gardening systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory method to design farm scale scenarios for recovering groundwater quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de scénarios sur mesure à l’échelle de l’exploitation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ‘Conception de systèmes de culture pour et par les agriculteurs’, RMT Systèmes de Culture Innovants et Initiative for Design in Agrifood Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers au développement des légumineuses dans les exploitations agricoles : Etude des trajectoires de changement technique dans des exploitations agricoles de deux territoires (Bourgogne et Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes de culture plus résilients écologiquement et économiquement&amp;quot; - Cas d’étude : Coconception multi-échelle pour une gestion agroécologique des bioagresseurs du sol en maraîchage provençal sous abris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du végétal - 10ième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Angers, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of Legumes insertion in farms: methodological framework for the analysis of long-term changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Applied Biologists, Advances in Legume Science and Practice Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2018, Glasgow, United Kingdom. 145 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology Territories, a participatory action research project for transition towards sustainable and territorialized agricultural food systems (2013-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fostering synergies between movement, science and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices dans les systèmes de grandes cultures biologiques - Retour d’expériences du Réseau RotAB ITAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique du Réseau RotAB ITAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards agroecology territory: the challenge of enrolling multiple stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heinisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participatory Action Research (P.A.R.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant based-diversity practices in conventional and organic farming: a farmers' survey in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc.4th ISOFAR scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. pp.279-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A serious game to foster transition to sustainable food systems regarding soil health management based on a provencal market gardening case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">organic world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rennes, France. pp.1442 - 1453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and combination of models for cropping system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transdisciplinarity an achievable ideal? Lessons from our experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (4), pp.610-640. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2305759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit production without synthetic chemical inputs in the Pilat, challenges and prospects for change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hirson-Sagalyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Zwigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Quinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Champailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art06-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and socio-technical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103810. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the obstacles of specialisation to the opportunities of diversification for a pesticide-free region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.82-92. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 exemples de diagnostics pour réduire l’usage des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duncombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 302, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des pesticides : lever les freins à l’échelle du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 302, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w78m-dn95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking down coupled innovations supporting agroecological vegetable crop protection to foster sustainability transition of agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.103354. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay: A game for the participatory design of locally adapted cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairistiona Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing barriers and levers for practice change: a new framework applied to vegetables’ soil pest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00700-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LUZ’CO - Solutions collectives pour développer les légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Valorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaida Garcia-Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.191-204. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/n8vf-mm38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A farmer-oriented method for co-designing groundwater-friendly farm management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (4), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00622-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mulch from cover crops to facilitate organic no-till soybean and maize production. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vincent-Caboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (5), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0590-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology as farmers’ situated ways of acting : a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Toffolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online (5), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2018.1514677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to legume-based farming systems requires stable outlets, learning, and peer-networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Revoyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0559-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative method to assess suitability of Nitrate Directive measures for farm management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.389-401. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en réseau d’expérimentations de longue durée de systèmes de grande culture en agriculture biologique : apports méthodologiques et enseignements pour des systèmes très économes en phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L de Cordoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.317-330. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/33nfkk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers à l’insertion des légumineuses : étude comparative de trois territoires contrastés (Bourgogne, Midi-Pyrénées, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mawois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138520278578103E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les CIMS pour améliorer la productivité en Agriculture Biologique dans les systèmes de culture assolés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Buchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.131-141. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.517407968140441E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing planned and associated biodiversity in French farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.57. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0463-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology territories : places for sustainable agricultural and food systems and biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (2), pp.132-144. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2015.1115799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farmers’ motivations and challenges for adopting conservation agriculture in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mäder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.281-295. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13165-015-0136-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow non-inversion tillage in organic farming maintains crop yields and increases soil C stocks: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Baranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majimcha Nobel-de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0354-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How organic farmers practice conservation agriculture in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Xavier Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.72-85. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742170514000477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers in southwestern France think that their arable cropping systems are already adapted to face climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.333-345. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-013-0496-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological practices for sustainable agriculture. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0180-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie d'agriculteurs pour étudier les proximités techniques à l'agriculture biologique à l'échelle d'une zone à enjeu eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gratecap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.509-524. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/rk9z-ng90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-model tools for a better agricultural water management: Tackling managers' issues at different scales - A contribution from systemic agronomists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M. Carpani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of using quantile regression for analysing the effect of weeds on organic winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.199-208. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00773.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors limiting the grain protein content of organic winter wheat in south-eastern France: a mixed-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.565-574. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming System Design for Sustainable Agrifood Systems: theories and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentiane Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 2025, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret de ressources Be-Creative pour piloter et animer un processus de co-conception de territoires zéro phyto.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosan de Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé du sol®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://ecodeveloppement.paca.hub.inrae.fr/nos-productions/nos-jeux-serieux/la-cle-du-sol-R. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bzxp-es69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour le diagnostic des freins et leviers sociotechniques aux processus d’innovation dans des systèmes agri-alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 66 p. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w78m-dn95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework linking ecosystem services, socio-ecological systems and sociotechnical systems to understand the relational and spatial dynamics of the reduction of pesticide use in agrifood systems Short communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociotechnical diagnosis for designing pesticide-free coupled innovations at territorial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Pissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Pesticide Free Agriculture What research to meet the pesticides reduction objectives embedded in the European Green Deal?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les professionnels du maraîchage construisent des stratégies de gestion agroécologique des ravageurs … en jouant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boulestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay: a serious game to design and evaluate the introduction of cereal- legume intercrops in cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 369 p., 2019, Proceedings of the European Conference on Crop Diversification 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early assessment of organic winter wheat performances (yield and grain protein content): a combination of regional agronomic diagnosis, modelling with weed indicators and analysing information sampled by farmers to manage their technical practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. AgroParisTech, 2008. English. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AGPT0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BF14E6D"/>
+    <w:nsid w:val="B6535C10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/casagrande-marion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3856-6432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467291v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Varlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227988v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chieze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r90v-1zwv" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02314110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Papillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duncombe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mothes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Morvan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hirt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05445114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Krasova Wade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boulestreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Michel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Revoyron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fontaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220922v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Besse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771521v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zwigard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champailler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art06-GB" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103810" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art07-GB" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299548v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cathala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w78m-dn95" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Peyras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103354" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00700-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480519v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valorge" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Garcia-Velasco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n8vf-mm38" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924737v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00622-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vidal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0559-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.059" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138520278578103E12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wendling" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407968140441E12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631932v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rollin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0496-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rk9z-ng90" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219264v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Henry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bzxp-es69" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015586v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281181v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Parmantier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918849v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738127v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Balandier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004736v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0052" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/casagrande-marion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3856-6432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2s82r6EAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hirson-Sagalyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Varlet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227988v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chieze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Revel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r90v-1zwv" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dardouri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/workgroup/3-190-106510" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2021.0095.09" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02314110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Papillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03672914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferrer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duncombe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champailler Caroline" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Alienor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mothes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05261852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Morvan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hirt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05445114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Krasova Wade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boulestreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634300v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Revoyron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mawois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Vidal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160600v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453500v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918918v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fontaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538074v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Besse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2305759" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771521v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Zwigard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champailler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art06-GB" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103810" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art07-GB" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cathala" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w78m-dn95" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Peyras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103354" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00700-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valorge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Garcia-Velasco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n8vf-mm38" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00622-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent-Caboud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin M. Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0590-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623142v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1514677" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0559-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.059" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627810v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138520278578103E12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627802v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wendling" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.517407968140441E12" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lenoir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0463-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631531v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#228;der" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Sans" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0136-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532421v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cooper" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Baranski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Stewart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majimcha Nobel-de Lange" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0354-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03631497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170514000477" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631932v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rollin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0496-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234800v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0180-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016275v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rk9z-ng90" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219264v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Maillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664916v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Henry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bzxp-es69" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015586v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169342v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Parmantier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918849v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Balandier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boissinot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004736v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AGPT0052" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>